--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -60,60 +60,60 @@
   <si>
     <t>YC6256</t>
   </si>
   <si>
     <t>C8708YCC850</t>
   </si>
   <si>
     <t>YCC850</t>
   </si>
   <si>
     <t>JH25065161</t>
   </si>
   <si>
     <t>C8708YCC847</t>
   </si>
   <si>
     <t>YCC847</t>
   </si>
   <si>
     <t>C8708YCC836</t>
   </si>
   <si>
     <t>YCC836</t>
   </si>
   <si>
+    <t>C8708YCA920</t>
+  </si>
+  <si>
+    <t>YCA920</t>
+  </si>
+  <si>
+    <t>JH25065160</t>
+  </si>
+  <si>
     <t>JH25055165</t>
-  </si>
-[...7 lines deleted...]
-    <t>YCA920</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -126,51 +126,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public1.public"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db8c7ecb789215e4375a581829fc29a6e0f472.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faaf454bd663af6c91ff847484a02d19c11b423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f6e353642fca089df53ed591b289006209acc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d9936d34d252d0296a28e2f88aef905b74e825.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc015b260f059806ff5b49708a53e7386a9ac36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c91a8ecd937b08b4a84db2437b7abde449a9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db2f0f6bd36009eb6a5fdbf85f1f3a3b2a7148.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public1.public"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db8c7ecb789215e4375a581829fc29a6e0f472.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faaf454bd663af6c91ff847484a02d19c11b423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f6e353642fca089df53ed591b289006209acc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d9936d34d252d0296a28e2f88aef905b74e825.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db2f0f6bd36009eb6a5fdbf85f1f3a3b2a7146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c91a8ecd937b08b4a84db2437b7abde449a9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc015b260f059806ff5b49708a53e7386a9ac38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -706,143 +706,139 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2"/>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="1">
-        <v>80.5</v>
+        <v>61.9</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1">
         <v>26.03</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1">
         <v>20.5</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1">
-        <v>12.5</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1">
-        <v>11.3</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="7" spans="1:5" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1">
-        <v>11.1</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1"/>
-      <c r="E8" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1"/>
-      <c r="E9" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="E9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">