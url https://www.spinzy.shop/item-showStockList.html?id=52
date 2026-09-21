--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,401 +15,407 @@
   <Default Extension="png" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY0122YCC447</t>
   </si>
   <si>
     <t>YCC447</t>
   </si>
   <si>
     <t>FY0122YC9289</t>
   </si>
   <si>
     <t>YC9289</t>
   </si>
   <si>
+    <t>FY0122YCC458</t>
+  </si>
+  <si>
+    <t>YCC458</t>
+  </si>
+  <si>
+    <t>FY0122YCC444</t>
+  </si>
+  <si>
+    <t>YCC444</t>
+  </si>
+  <si>
     <t>FY0122YC9298</t>
   </si>
   <si>
     <t>YC9298</t>
   </si>
   <si>
-    <t>FY0122YCC458</t>
-[...4 lines deleted...]
-  <si>
     <t>FY0122YCC584</t>
   </si>
   <si>
     <t>YCC584</t>
   </si>
   <si>
     <t>FY0122YCC451</t>
   </si>
   <si>
     <t>YCC451</t>
   </si>
   <si>
     <t>FY0122YCB981</t>
   </si>
   <si>
     <t>YCB981</t>
   </si>
   <si>
     <t>FY0122YCC433</t>
   </si>
   <si>
     <t>YCC433</t>
   </si>
   <si>
     <t>FY0122YCC589</t>
   </si>
   <si>
     <t>YCC589</t>
   </si>
   <si>
-    <t>FY0122YCC444</t>
-[...4 lines deleted...]
-  <si>
     <t>FY0122YCC581</t>
   </si>
   <si>
     <t>YCC581</t>
   </si>
   <si>
     <t>FY0122YCB986</t>
   </si>
   <si>
     <t>YCB986</t>
   </si>
   <si>
     <t>FY0122YCB983</t>
   </si>
   <si>
     <t>YCB983</t>
   </si>
   <si>
     <t>FY0122YCC593</t>
   </si>
   <si>
     <t>YCC593</t>
   </si>
   <si>
     <t>FY0122YCC601</t>
   </si>
   <si>
     <t>YCC601</t>
   </si>
   <si>
     <t>FY0122YCC595</t>
   </si>
   <si>
     <t>YCC595</t>
   </si>
   <si>
     <t>FY0122YCB985</t>
   </si>
   <si>
     <t>YCB985</t>
   </si>
   <si>
+    <t>FY0122YCC438</t>
+  </si>
+  <si>
+    <t>YCC438</t>
+  </si>
+  <si>
+    <t>FY0122YCB982</t>
+  </si>
+  <si>
+    <t>YCB982</t>
+  </si>
+  <si>
+    <t>FY0122YCB980</t>
+  </si>
+  <si>
+    <t>YCB980</t>
+  </si>
+  <si>
+    <t>FY0122YCC587</t>
+  </si>
+  <si>
+    <t>YCC587</t>
+  </si>
+  <si>
     <t>FY0122YCB979</t>
   </si>
   <si>
     <t>YCB979</t>
   </si>
   <si>
-    <t>FY0122YCC438</t>
-[...20 lines deleted...]
-    <t>YCC587</t>
+    <t>FY0122YCC594</t>
+  </si>
+  <si>
+    <t>YCC594</t>
   </si>
   <si>
     <t>FY0122YC4043</t>
   </si>
   <si>
     <t>YC4043</t>
   </si>
   <si>
-    <t>FY0122YCC594</t>
-[...4 lines deleted...]
-  <si>
     <t>FY0122YCB984</t>
   </si>
   <si>
     <t>YCB984</t>
   </si>
   <si>
+    <t>FY0122YCC582</t>
+  </si>
+  <si>
+    <t>YCC582</t>
+  </si>
+  <si>
+    <t>FY0122YCC598</t>
+  </si>
+  <si>
+    <t>YCC598</t>
+  </si>
+  <si>
+    <t>FY0122YCC441</t>
+  </si>
+  <si>
+    <t>YCC441</t>
+  </si>
+  <si>
+    <t>FY0122YCC453</t>
+  </si>
+  <si>
+    <t>YCC453</t>
+  </si>
+  <si>
     <t>FY0122YCC606</t>
   </si>
   <si>
     <t>YCC606</t>
   </si>
   <si>
-    <t>FY0122YCC582</t>
-[...16 lines deleted...]
-  <si>
     <t>FY0122YCC585</t>
   </si>
   <si>
     <t>YCC585</t>
   </si>
   <si>
     <t>FY0122YCC586</t>
   </si>
   <si>
     <t>YCC586</t>
   </si>
   <si>
+    <t>FY0122YCB978</t>
+  </si>
+  <si>
+    <t>YCB978</t>
+  </si>
+  <si>
+    <t>FY0122YCC592</t>
+  </si>
+  <si>
+    <t>YCC592</t>
+  </si>
+  <si>
+    <t>FY0122YCC463</t>
+  </si>
+  <si>
+    <t>YCC463</t>
+  </si>
+  <si>
+    <t>FY0122YC4050</t>
+  </si>
+  <si>
+    <t>YC4050</t>
+  </si>
+  <si>
+    <t>FY0122YCC457</t>
+  </si>
+  <si>
+    <t>YCC457</t>
+  </si>
+  <si>
+    <t>FY0122YCC597</t>
+  </si>
+  <si>
+    <t>YCC597</t>
+  </si>
+  <si>
+    <t>FY0122YCC462</t>
+  </si>
+  <si>
+    <t>YCC462</t>
+  </si>
+  <si>
+    <t>FY0122YCC439</t>
+  </si>
+  <si>
+    <t>YCC439</t>
+  </si>
+  <si>
+    <t>FY0122YCC588</t>
+  </si>
+  <si>
+    <t>YCC588</t>
+  </si>
+  <si>
+    <t>FY0122YC9288</t>
+  </si>
+  <si>
+    <t>YC9288</t>
+  </si>
+  <si>
+    <t>FY0122YCC461</t>
+  </si>
+  <si>
+    <t>YCC461</t>
+  </si>
+  <si>
+    <t>FY0122YCC577</t>
+  </si>
+  <si>
+    <t>YCC577</t>
+  </si>
+  <si>
+    <t>FY0122YCC456</t>
+  </si>
+  <si>
+    <t>YCC456</t>
+  </si>
+  <si>
+    <t>FY0122YCC580</t>
+  </si>
+  <si>
+    <t>YCC580</t>
+  </si>
+  <si>
+    <t>JH19020612</t>
+  </si>
+  <si>
+    <t>FY0122YC9292</t>
+  </si>
+  <si>
+    <t>YC9292</t>
+  </si>
+  <si>
+    <t>FY0122YCC427</t>
+  </si>
+  <si>
+    <t>YCC427</t>
+  </si>
+  <si>
+    <t>FY0122YCC590</t>
+  </si>
+  <si>
+    <t>YCC590</t>
+  </si>
+  <si>
+    <t>FY0122YCC436</t>
+  </si>
+  <si>
+    <t>YCC436</t>
+  </si>
+  <si>
+    <t>FY0122YCC591</t>
+  </si>
+  <si>
+    <t>YCC591</t>
+  </si>
+  <si>
     <t>FY0122YC4036</t>
   </si>
   <si>
     <t>YC4036</t>
   </si>
   <si>
-    <t>FY0122YCB978</t>
-[...32 lines deleted...]
-    <t>YCC597</t>
+    <t>FY0122YCC578</t>
+  </si>
+  <si>
+    <t>YCC578</t>
+  </si>
+  <si>
+    <t>FY0122YCC434</t>
+  </si>
+  <si>
+    <t>YCC434</t>
   </si>
   <si>
     <t>FY0122YCC428</t>
   </si>
   <si>
     <t>YCC428</t>
   </si>
   <si>
-    <t>FY0122YCC462</t>
-[...46 lines deleted...]
-  <si>
     <t>FY0122YCC652</t>
   </si>
   <si>
     <t>YCC652</t>
   </si>
   <si>
-    <t>JH19020612</t>
-[...13 lines deleted...]
-  <si>
     <t>FY0122YCC654</t>
   </si>
   <si>
     <t>YCC654</t>
-  </si>
-[...28 lines deleted...]
-    <t>YCC441</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -422,51 +428,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd44f5ab2094daa34482bc201340ba807ce4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14143535baafd0506eaadfa00deeb0053627152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782458e65cbdac6686194b9933c29df8061df23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9648d6ece9275444e934e3c214e4eed333b44.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e1e287f0af874874fcefc8b70e9510d181f2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50302e8e1c7b0763391470f68398cb809e55b06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d6ef8232389456190f61848c9eb09285d006e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6545af6f67b2fbddea86d66a35efb08b8b928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b401a138d0bfde672333b826912ecba8a9b029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698d9172dba3d6a8ebee0200f76ba04ee339ac10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea02c9dbc53cf57b4023652b7046ff76b612e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743061c1eae07abe3d818923b8e60a45ab8f413b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0365d99b2e76c95dcbf7ed7a6cc8da4043fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1ae7ac399e4eef4bc131fc451e97b0ef5db914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d3dad065e3dbf216d913404449ea57638cd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0426d7e414a08b4c77016125ee1e63ae37cff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4c2611d9e22b1fb880a78934a543f6ddaf93c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae6a820a821a4b48a85e9256acdfaa13a3d88c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0344b7357fd8822bb889d089dcd55b86b5fb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681f6427327ff0f2521c2bdf655ab4142c2132420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c05788fb99bafb298d79a265bc262833848f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969fc7c4edd345b56099e63d1f61bf7dd89acc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05fa51741f2cb9944a3f7bbad0d4e453945cbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dfa0ed6a2d30a4d8b972d5825d35d942b66024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d38d07cdcb56f8a11a4dff409fe3aaf53d2a425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b654bd9e539457cb69d6205fd80085803f61226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab84c0e8911de2e19213edcf8fce7a98fece4027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d7510cb7fa9beb85e2082ce44a891b1f8c3a128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda9cd07cf5e6bde44dd6f22db94faadd51eb7b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945fba85f53aee8ff081078fae4b090b9994a8e30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af763872a4b443efc5f2b0fc1709f4d142496331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53b7d794e976b4921ec0d5f481d7a8b27c36db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc56730d472ff71e2810cc5ec98103f25950633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4150559acad44f5d25e64907333fdc9705ace34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14cbceaee2fd7e3df9fc59a67f9271427029135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113945cec03219b197f32d44ed6c196d5b3bd3fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af709a536129782bc1dc3c25928c85ecfbf8b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8afe28f9e0b8abe1175fe46a7924651894e8f238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9c3769ab3ebc11337ff1dfaf8db504a7104b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e65c4bae6e2ad3b660ab50a304d85c1b8f451540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b924dbde1a118092bdab0ccf6eb615ef76fcc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c33f29dda0b329e5fb5fe814fdb9235e0b4f42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c720d9060fdee378ee514fe6ff602aba78edea43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839df1c059d0ff9cd6c7ca6ad67c9fb48a4177b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ca7a072a28b6727034b513f20d830e37d07f245.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dddbb1160e1ac5e81f14d8167603572b37c7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e86df94d2ebd5991699e99fbb5303c27520a1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbcf1decffcdba2e38f9cf255f4602c4b0fbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f2a064018b8d7afa2d40eb631db64513aed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510c6bbc65d0037c01d05fdd9eac057b5de65750.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929af65bdfb4b665fb0e9be07b55ae6b6af08951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d1c63136de28a8600a8fc1d49c8ab3426e2ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cdbe8218ba283be3a89f49b84c756f4b5d2e253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f56a21b33a568cb930f0398c3f47d981c12d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044e17f76a7b830dfd5b7b85ac320adeda75a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97097e9379aa46d14180f2643694855f0c9c2cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815312d1fba0b7a7070c0fbc9f1715117a084df57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd44f5ab2094daa34482bc201340ba807ce4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14143535baafd0506eaadfa00deeb0053627152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9648d6ece9275444e934e3c214e4eed333b43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698d9172dba3d6a8ebee0200f76ba04ee339ac4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782458e65cbdac6686194b9933c29df8061df25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e1e287f0af874874fcefc8b70e9510d181f2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50302e8e1c7b0763391470f68398cb809e55b07.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d6ef8232389456190f61848c9eb09285d006e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6545af6f67b2fbddea86d66a35efb08b8b929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b401a138d0bfde672333b826912ecba8a9b0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea02c9dbc53cf57b4023652b7046ff76b612e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743061c1eae07abe3d818923b8e60a45ab8f413b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0365d99b2e76c95dcbf7ed7a6cc8da4043fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1ae7ac399e4eef4bc131fc451e97b0ef5db914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d3dad065e3dbf216d913404449ea57638cd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0426d7e414a08b4c77016125ee1e63ae37cff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4c2611d9e22b1fb880a78934a543f6ddaf93c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0344b7357fd8822bb889d089dcd55b86b5fb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681f6427327ff0f2521c2bdf655ab4142c2132419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c05788fb99bafb298d79a265bc262833848f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969fc7c4edd345b56099e63d1f61bf7dd89acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae6a820a821a4b48a85e9256acdfaa13a3d88c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dfa0ed6a2d30a4d8b972d5825d35d942b66023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05fa51741f2cb9944a3f7bbad0d4e453945cbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d38d07cdcb56f8a11a4dff409fe3aaf53d2a425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab84c0e8911de2e19213edcf8fce7a98fece4026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d7510cb7fa9beb85e2082ce44a891b1f8c3a127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0553e34940055e6834421b3211d6b001d788528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda9cd07cf5e6bde44dd6f22db94faadd51eb7b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b654bd9e539457cb69d6205fd80085803f61230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945fba85f53aee8ff081078fae4b090b9994a8e31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af763872a4b443efc5f2b0fc1709f4d142496332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc56730d472ff71e2810cc5ec98103f25950633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4150559acad44f5d25e64907333fdc9705ace34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14cbceaee2fd7e3df9fc59a67f9271427029135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66fba18040463b339f5d2cb8dc0787026cf42436.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113945cec03219b197f32d44ed6c196d5b3bd3fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8afe28f9e0b8abe1175fe46a7924651894e8f238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e65c4bae6e2ad3b660ab50a304d85c1b8f451539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b924dbde1a118092bdab0ccf6eb615ef76fcc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c33f29dda0b329e5fb5fe814fdb9235e0b4f41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af709a536129782bc1dc3c25928c85ecfbf8b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c720d9060fdee378ee514fe6ff602aba78edea43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839df1c059d0ff9cd6c7ca6ad67c9fb48a4177b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dddbb1160e1ac5e81f14d8167603572b37c7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ca7a072a28b6727034b513f20d830e37d07f246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f2a064018b8d7afa2d40eb631db64513aed447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929af65bdfb4b665fb0e9be07b55ae6b6af08948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca025fbe718fa72eb7d2321465101e205aaf62549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cdbe8218ba283be3a89f49b84c756f4b5d2e250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044e17f76a7b830dfd5b7b85ac320adeda75a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e86df94d2ebd5991699e99fbb5303c27520a1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c64edb30bb65380afae73e05be5e7731a3fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f56a21b33a568cb930f0398c3f47d981c12d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce697022b76c3edfbc11048e07ebd5852f3f416955.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9c3769ab3ebc11337ff1dfaf8db504a7104b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbcf1decffcdba2e38f9cf255f4602c4b0fbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d1c63136de28a8600a8fc1d49c8ab3426e2ba58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -974,81 +980,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="466725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="466725"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1574,600 +1580,630 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="438150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="476250" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...508 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2434,193 +2470,193 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D58"/>
+  <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D58" sqref="D58"/>
+      <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>70.31</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>62.38</v>
+        <v>53.81</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>52.27</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>30.49</v>
+        <v>29.95</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>28.2</v>
+        <v>29.44</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>27.9</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>27.8</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>27.25</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>26.6</v>
+        <v>27.25</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>26.29</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>26.21</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>25.5</v>
       </c>
@@ -2660,526 +2696,532 @@
       <c r="D16" s="1">
         <v>23.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>22.5</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>22.25</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>21.8</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>20.4</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>18.2</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>17.75</v>
+        <v>17.63</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>17.63</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>17.35</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>16.5</v>
+        <v>15.85</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
         <v>11.85</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>11.65</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>11.6</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>11.47</v>
+        <v>11.41</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
         <v>11.2</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>8.21</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>8.01</v>
+        <v>8.21</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>7.52</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
         <v>7.0</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
         <v>6.9</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
         <v>5.55</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>4.8</v>
+        <v>5.14</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
         <v>4.0</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>3.73</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
-        <v>3.3</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>3.15</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C44"/>
       <c r="D44" s="1">
         <v>2.9</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C46"/>
       <c r="D46" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
-        <v>2.3</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49"/>
-      <c r="D49" s="1"/>
+      <c r="D49" s="1">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
-        <v>1.4</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="55">
       <c r="A51" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
-        <v>1.3</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="55">
       <c r="A52" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="55">
       <c r="A53" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
-        <v>1.07</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="55">
       <c r="A54" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C54"/>
-      <c r="D54" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D54" s="1"/>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="55">
       <c r="A55" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C55"/>
-      <c r="D55" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D55" s="1"/>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="55">
       <c r="A56" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C56"/>
-      <c r="D56" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D56" s="1"/>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="55">
       <c r="A57" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C57"/>
       <c r="D57" s="1"/>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="55">
       <c r="A58" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C58"/>
       <c r="D58" s="1"/>
+    </row>
+    <row r="59" spans="1:4" customHeight="1" ht="55">
+      <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">