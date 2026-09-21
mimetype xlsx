--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,473 +15,245 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>C3403YC3155</t>
+  </si>
+  <si>
+    <t>YC3155</t>
+  </si>
+  <si>
+    <t>C3403YC8687</t>
+  </si>
+  <si>
+    <t>YC8687</t>
+  </si>
+  <si>
+    <t>C3403YCB447</t>
+  </si>
+  <si>
+    <t>YCB447</t>
+  </si>
+  <si>
     <t>C3403YC8697</t>
   </si>
   <si>
     <t>YC8697</t>
   </si>
   <si>
-    <t>JH25045095</t>
-[...52 lines deleted...]
-  <si>
     <t>C3403YCA044</t>
   </si>
   <si>
     <t>YCA044</t>
   </si>
   <si>
-    <t>C3403YC8687</t>
-[...14 lines deleted...]
-    <t>YC3155</t>
+    <t>C3403YCB428</t>
+  </si>
+  <si>
+    <t>YCB428</t>
+  </si>
+  <si>
+    <t>JH25065187</t>
+  </si>
+  <si>
+    <t>JH25065188</t>
+  </si>
+  <si>
+    <t>JH25065186</t>
+  </si>
+  <si>
+    <t>C3403YCA040</t>
+  </si>
+  <si>
+    <t>YCA040</t>
+  </si>
+  <si>
+    <t>JH25065184</t>
   </si>
   <si>
     <t>JH25065224</t>
   </si>
   <si>
-    <t>C3403YC8689</t>
-[...16 lines deleted...]
-  <si>
     <t>JH25065185</t>
   </si>
   <si>
+    <t>C3403YC8711</t>
+  </si>
+  <si>
+    <t>YC8711</t>
+  </si>
+  <si>
+    <t>JH25065206</t>
+  </si>
+  <si>
+    <t>JH25045105</t>
+  </si>
+  <si>
+    <t>JH26045075</t>
+  </si>
+  <si>
+    <t>JH26045033</t>
+  </si>
+  <si>
+    <t>C3403YCB442</t>
+  </si>
+  <si>
+    <t>YCB442</t>
+  </si>
+  <si>
+    <t>C3403YCA070</t>
+  </si>
+  <si>
+    <t>YCA070</t>
+  </si>
+  <si>
+    <t>JH25095131</t>
+  </si>
+  <si>
+    <t>C3403YC86981</t>
+  </si>
+  <si>
+    <t>YC86981</t>
+  </si>
+  <si>
+    <t>JH26025100</t>
+  </si>
+  <si>
+    <t>JH26025099</t>
+  </si>
+  <si>
+    <t>JH26045072</t>
+  </si>
+  <si>
+    <t>JH25045131</t>
+  </si>
+  <si>
+    <t>JH26045073</t>
+  </si>
+  <si>
+    <t>JH26045028</t>
+  </si>
+  <si>
+    <t>JH26045070</t>
+  </si>
+  <si>
+    <t>C3403YCA060</t>
+  </si>
+  <si>
+    <t>YCA060</t>
+  </si>
+  <si>
+    <t>JH26045074</t>
+  </si>
+  <si>
+    <t>C3403YC8704</t>
+  </si>
+  <si>
+    <t>YC8704</t>
+  </si>
+  <si>
+    <t>C3403YCG265</t>
+  </si>
+  <si>
+    <t>YCG265</t>
+  </si>
+  <si>
     <t>C3403YCA061</t>
   </si>
   <si>
     <t>YCA061</t>
   </si>
   <si>
-    <t>C3403YC8711</t>
-[...113 lines deleted...]
-    <t>YCG265</t>
+    <t>JH26045071</t>
+  </si>
+  <si>
+    <t>JH23120420</t>
+  </si>
+  <si>
+    <t>C3403YCB440</t>
+  </si>
+  <si>
+    <t>YCB440</t>
   </si>
   <si>
     <t>C3403YCG256</t>
   </si>
   <si>
     <t>YCG256</t>
   </si>
   <si>
-    <t>JH25045131</t>
-[...62 lines deleted...]
-    <t>YCG254</t>
+    <t>JH21070206</t>
+  </si>
+  <si>
+    <t>C3403YCB453</t>
+  </si>
+  <si>
+    <t>YCB453</t>
   </si>
   <si>
     <t>C3403YC8726</t>
   </si>
   <si>
     <t>YC8726</t>
   </si>
   <si>
-    <t>JH22085194</t>
-[...34 lines deleted...]
-  <si>
     <t>JH25055213</t>
-  </si>
-[...61 lines deleted...]
-    <t>YCB460</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -494,51 +266,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d388a5fd9f84734b5638ccd1c378de784e13071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1dd38207d69823d6bfdf1603cf11ee33ebf3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3657db5feb45eff91472ddd400bcd5cb0f9a98f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912cee4404e763fca1dfef952de7f54aa242b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b555b6068dec25ccdfad1add86fda60c4a1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911939ea83a21ffdbef998379cad5fab917e81a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f8f0a18df54a0382b36d792556a3852eb986d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f15f99f6f1e101bdca6327888121e17f9cbd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b5879ac3e91313bef750c932ba6be75ae7a59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ce5d2a3b051b9cd5193f0b27f4a4c0dbcc21610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186978470ad071be019f20c8297dd88ec02a8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720b84dedb04bbd1788a6ca98d0348d03478bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb74cd21ad9caba8080d7a8151527b29ad67b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722830ee46a1a164863cb1add53fd72a0945b93714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b46b16f92b07aa674a56a6cfb22d8c864032615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e73917315f660486720a46e152a04abeec59d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beba56d4806320bd988d60205a475a731d8ff617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c67445a71d17a4cf30ef95aaaf5ee9292538c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88828976eb05b4c249247e3deb83479880f9692a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8395c8bb5bdb28ebe467e4f456e3f37b1ca7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c16db139e03f500d60eaa339789708cf03ba2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610896cfec7ad2e0e7f537a9af594c28e7f30422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fdf471374e85066b3bee14028302d704bbb1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c4f82b6037d47318ac0740367323b073346324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1d8a85d6efb7740a41a82907151d8addbd87c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfce60c71b9d063ab83bab5a00ad94765459c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feb314ed1727163eba936347de8bad2d676bdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5b85a0edd02205466f22337c48b59a1f962a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b89013bb3ba476e8eeba166c737ea5f1bd5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041552fcfe43a0d8aa79f08961c2f8ee28ea2f1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b8ab291981a8bbd927b56c3bcddc1bc49090e31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193e3bdc12ad3c7ff792c45845fac9258c6d6432.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26713e1ddadc7aaf7ebae265627e3d59de83937d33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd517704b21e19094d9febdf3cfc34e8dc140a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf04b0cc47a468c10bec6f7de5359d098353a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e537123b0a0ba826c0aa35c72371eab2b789836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f3498f6467307d6f15c2a117609835de0a12237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8253ddd9e8cbe04f964a0ac976afdc9757f9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c070008e72dc757d3264529d435a0e1afa05f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a30bd80c22c6d482dfefe5c0e82fa9cf17bb940.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e94fbf34fcd694f584778ef44b8586d6cc4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4c743deeb07601da7a354d883673dd0de114942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80ca19caf1f04281bf958d43990ca5876b8a3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13f9f90edb40f59684b084799a772d825a4fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd0067f92e2e185570f9877667a7f4a84ff30245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69384121ff14113bcd8d3042c06552cb1cfe84a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0a6f50cb2be6ee75d3c44328b0736e3a40e9c47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb653508ef186c39add560037b2c3f81df241ec848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a85c28222bc4de9dea8d568e20537bc5ceaf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36090f37d6ec20ed192c95051b77bf8132b6a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718833646aa5cb197aaca351b1d18c8653c6011551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f0a27e5e8d12907a492b6fc183171c40b3c7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfdbfe8357e504163ac109b5e4f70a33a6533a53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9d1e58e903206f055b617a9731b137abac9f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22024811a75ee7aa7aa4251ba7175e53666a23b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fe71582ebd2bf5d02df01a10b2c3e9c54a81c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76071dda8a5fe80beb4595fc282ffa5d625227d357.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61cd2487c09ce8611789f8880e24e625f4a29458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b43483015392576e629ee8cb471e5983c15a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9ccf6854e7d2c11d2fbfdbb1b31935667b7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5eeaa1beffe5dd59b03e4ce1db9c5bdb4ca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea640272babc8880abd94eddd9a64aefba863ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76a3e8fe6aca9e264482b7657f0f407d0521063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182677f5c5640af9339729fc48c6f20ce2f85e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e3c78675ae9cf77ff14084a95f158e2bb53265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7575e53899572f38666bbd57b1cc9ed106938a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac6ec34994c7b8eba56858498a32c1d073aee567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d76070465337ed52d136fbd25dacca42e10ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2305055b027627f782fa656ea742baab19e762569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ee92eda435389077517ec28393acfe5ee3cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e6f02ab50af756def6f194438a520b4d5396a71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e6e891483b2135dbe59a3c9b9434e03f282f72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288da481069f331411c4a32a33b98db1fd8c5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2b2409c7c316d89812daa82fab201218b198774.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89430165d5be621e6a8f3a2cff53d3d3c1073c0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01173065fe2e5af93b998282534fefe6a3b5528576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e30ea9714b1b5b538e0ec971bd8ab9d0c84377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b720ebdf53fcf45d9d79562eb26c2b03c41e78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a5eb3143d4b1e871467942af18154163a28779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15b22c00724fc837012090f3d748d8af3be9ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a851dac8c337927641d5d3c1bb6c25a86824f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a090eabbcabfa0a51f70b910f3f7cae8a113382.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d410d6701ccb5daeff5298dbfd397b2df22a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084ee964e9d539ded246addc9e4049af5913622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7598226fc4eb78c17547c9cee109a035193f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f732af84e0da1dab49eb26157a19ca8017dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b3095ca76a7dc193a9b0afa45044e51016d4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b6527789fc79a9d8c07d268de8596af7d0b96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b271dbb4fd1653ca9f136804835cbffee51a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a58c65b641e4b4f61dbd5ea7f0323d2c13ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8ab86fbcb2b8b32e53a4496dcbe6389e432f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b10b468c07b1781371aa130fbbbbe673dcd9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baa04f4cdd3630443f68fc27c362be8673eb8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f28538d5976ae1eefa76963ca58cb1e49cdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e7939a4bab3c258b4215f7b820f980c4e95a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bbe73672d7f2d848c093d5499e4d94035030614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbadea3bc86ac28bd3ebe988771683e41d815a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cfd8529abc64d8e73f378d3a120364f6302e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2989441f55bb56f53269404e090b871a31e19817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e211de27459aa62f304eb762c941156dc392e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c80eb76d3f14861d16f649c9287fb1de26d5b319.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08744ce45a68686193fce71a9251e7564520c52720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a45c7aba29bddfa21824789927342bd4b784fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba97bc842491b41c0cfc7af8a99eaa9ce90d42422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61d566fdce00302cb921485634d904a9f96d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6d2d208da9b9cb55ba3190e7603c3637cde824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceb90cd257c1a302ad82886fbcbf87e786379025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14edc4ee6639bfeb8fe19c112f062aa0e0451f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca5b749cdedcde80b3eb36fb4c59cf8f2a8a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4bd4c9a90ca2dee4626c6765b14c5f8a946c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cd5548dd6368fa7891715fb4cd9d34e4512d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144d1a8f963225e145f988bafb6dae4e9d48dfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bff217bb2f9263c00f54cb1c2639a9311d4c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771ab815bb3ac9292f77a0ea204e49d3adc89432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712edad4d2bf1a73ab6549d632640c908d21d24b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746b40a1653fdffd6ed020d25e467cf84d843d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33cbb8f0d6ff104c5d59f60ec442a625bf47d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b1fd4e7c7ced904be3a04d831b36dae1b476b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea86a279398f586b091766aef9110cdf1875d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84d6710dbeb8f57968ff32572d33125d76a8c38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2b5c757621aec36952c8a542e4e26ace77c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021e130a7b446c7e5f2a3f4eac45dd8fd4d748440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c8be96714c08a84447d83e3ca294c41d197c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4466242f0f54de668e1a82828b74db995a321842.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1406,51 +1178,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="457200"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1466,51 +1238,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="447675"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1586,51 +1358,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="466725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1746,1250 +1518,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
-        <a:stretch>
-[...1198 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3256,978 +1828,576 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D83"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D83" sqref="D83"/>
+      <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>644.43</v>
+        <v>345.53</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>319.42</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>127.39</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>77.93</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>38.03</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>27.77</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1">
+        <v>20.99</v>
+      </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1"/>
+      <c r="D9" s="1">
+        <v>20.72</v>
+      </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C10"/>
-      <c r="D10" s="1"/>
+      <c r="D10" s="1">
+        <v>19.23</v>
+      </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>5.49</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C12"/>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1">
+        <v>18.12</v>
+      </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>231.08</v>
+        <v>17.57</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1">
+        <v>15.13</v>
+      </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>198.14</v>
+        <v>10.85</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>189.89</v>
+        <v>9.84</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>172.77</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>52.67</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>21.4</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C20"/>
-      <c r="D20" s="1"/>
+      <c r="D20" s="1">
+        <v>5.19</v>
+      </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>20.99</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>20.72</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>19.23</v>
+        <v>3.71</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>18.12</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>16.81</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>14.24</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>14.04</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>10.34</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>10.13</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C30"/>
-      <c r="D30" s="1"/>
+      <c r="D30" s="1">
+        <v>2.31</v>
+      </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>7.0</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1"/>
+      <c r="D32" s="1">
+        <v>2.16</v>
+      </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>5.19</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>4.92</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1"/>
+      <c r="D35" s="1">
+        <v>1.75</v>
+      </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1">
+        <v>1.36</v>
+      </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C37"/>
-      <c r="D37" s="1"/>
+      <c r="D37" s="1">
+        <v>1.25</v>
+      </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>4.81</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C39"/>
-      <c r="D39" s="1"/>
+      <c r="D39" s="1">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>4.77</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C41"/>
-      <c r="D41" s="1"/>
+      <c r="D41" s="1">
+        <v>9.99</v>
+      </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="C42"/>
-      <c r="D42" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>4.23</v>
-[...324 lines deleted...]
-      <c r="D72" s="1">
         <v>0.34</v>
       </c>
-    </row>
-[...108 lines deleted...]
-      <c r="D83" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">