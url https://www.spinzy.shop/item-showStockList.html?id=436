--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -14,128 +14,131 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CS1103YC8697</t>
+  </si>
+  <si>
+    <t>YC8697</t>
+  </si>
+  <si>
     <t>CS1103YC8687</t>
   </si>
   <si>
     <t>YC8687</t>
   </si>
   <si>
-    <t>CS1103YC8697</t>
-[...4 lines deleted...]
-  <si>
     <t>JH24095303</t>
   </si>
   <si>
     <t>JH24095201</t>
   </si>
   <si>
     <t>JH23025139</t>
   </si>
   <si>
+    <t>JH23025138</t>
+  </si>
+  <si>
+    <t>JH24095322</t>
+  </si>
+  <si>
+    <t>CS1103YCA044</t>
+  </si>
+  <si>
+    <t>YCA044</t>
+  </si>
+  <si>
+    <t>CS1103YC8718</t>
+  </si>
+  <si>
+    <t>YC8718</t>
+  </si>
+  <si>
+    <t>JH25025069</t>
+  </si>
+  <si>
+    <t>CS1103YC86981</t>
+  </si>
+  <si>
+    <t>YC86981</t>
+  </si>
+  <si>
+    <t>JH26025109</t>
+  </si>
+  <si>
+    <t>CS1103YCA040</t>
+  </si>
+  <si>
+    <t>YCA040</t>
+  </si>
+  <si>
+    <t>CS1103YCB453</t>
+  </si>
+  <si>
+    <t>YCB453</t>
+  </si>
+  <si>
+    <t>JH24105015</t>
+  </si>
+  <si>
     <t>JH24095199</t>
-  </si>
-[...40 lines deleted...]
-    <t>JH24105015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -148,51 +151,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8382e314e7d6fed97e54d0d31f9f203c483dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1ededa042deb852d1da75eb78a0364a47d632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce372c2fe719c0c112643796321d835f1e2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c94b5fb6c157c124072d0d9c4947c33b255064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288874027df28c60be75fca31d81ee9d2536d1625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a1a4797e68c4b4cf2f0e00f5ff2699de73626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e054ee847ca90d043f51ec9bd0f3d11f3194a5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430f4be5a77fed11e42c3d5fa630cb1fd342888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b1785dc6e8b2456a3960fcc779bd1d53241b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bf37ad3e66d653cb68cf9cdd1970b50e2b65b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d642b795eb29cd3f15651f8f8d3d0b14c14be411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0666d63cb6bb0ae04991de44ea101dd78d813012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee81e58f742407e10c8aae309181614a7363a6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e86455fd5aa37612db7ff3ff1bf9ee81a0c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3482587675e7a9f66a453422dd7048f86592415.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1ededa042deb852d1da75eb78a0364a47d631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8382e314e7d6fed97e54d0d31f9f203c483dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce372c2fe719c0c112643796321d835f1e2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c94b5fb6c157c124072d0d9c4947c33b255064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288874027df28c60be75fca31d81ee9d2536d1625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e054ee847ca90d043f51ec9bd0f3d11f3194a5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430f4be5a77fed11e42c3d5fa630cb1fd342887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bf37ad3e66d653cb68cf9cdd1970b50e2b65b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b1785dc6e8b2456a3960fcc779bd1d53241b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee81e58f742407e10c8aae309181614a7363a6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0666d63cb6bb0ae04991de44ea101dd78d813011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc95ce30d37e6ce6d540a93b7bb00910ef58f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d642b795eb29cd3f15651f8f8d3d0b14c14be413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e86455fd5aa37612db7ff3ff1bf9ee81a0c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3482587675e7a9f66a453422dd7048f86592415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a1a4797e68c4b4cf2f0e00f5ff2699de736216.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -590,50 +593,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -900,248 +933,260 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>747.61</v>
+        <v>783.26</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>560.46</v>
+        <v>741.56</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>35.8</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>13.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>12.48</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>10.72</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>10.72</v>
+        <v>8.79</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>10.08</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>9.46</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>9.06</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C12"/>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1">
+        <v>3.05</v>
+      </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>4.05</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="1"/>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>0.2</v>
       </c>
+    </row>
+    <row r="17" spans="1:4" customHeight="1" ht="55">
+      <c r="A17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">