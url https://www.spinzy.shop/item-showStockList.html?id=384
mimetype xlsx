--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,167 +15,170 @@
   <Default Extension="png" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH23120315</t>
   </si>
   <si>
     <t>JH21110451</t>
   </si>
   <si>
     <t>JH24060152</t>
   </si>
   <si>
     <t>JH22080635</t>
   </si>
   <si>
+    <t>JH26060360</t>
+  </si>
+  <si>
     <t>JH25060500</t>
   </si>
   <si>
     <t>JH23120316</t>
   </si>
   <si>
     <t>JH24060150</t>
   </si>
   <si>
     <t>JH23120305</t>
   </si>
   <si>
     <t>JH25050148</t>
   </si>
   <si>
     <t>JH23120312</t>
   </si>
   <si>
     <t>JH23040238</t>
   </si>
   <si>
     <t>JH24060154</t>
   </si>
   <si>
     <t>JH24120386</t>
   </si>
   <si>
+    <t>JH24120385</t>
+  </si>
+  <si>
+    <t>JH23010193</t>
+  </si>
+  <si>
+    <t>JH23120311</t>
+  </si>
+  <si>
+    <t>JH25060499</t>
+  </si>
+  <si>
+    <t>JH22080728</t>
+  </si>
+  <si>
+    <t>JH22040347</t>
+  </si>
+  <si>
+    <t>JH22080170</t>
+  </si>
+  <si>
+    <t>JH21031087</t>
+  </si>
+  <si>
+    <t>JH21110454</t>
+  </si>
+  <si>
+    <t>JH25060502</t>
+  </si>
+  <si>
+    <t>JH24060340</t>
+  </si>
+  <si>
+    <t>JH23120304</t>
+  </si>
+  <si>
+    <t>JH21030998</t>
+  </si>
+  <si>
+    <t>JH25060503</t>
+  </si>
+  <si>
+    <t>C9890YC4126</t>
+  </si>
+  <si>
+    <t>YC4126</t>
+  </si>
+  <si>
+    <t>JH24080132</t>
+  </si>
+  <si>
+    <t>C9890YC1859</t>
+  </si>
+  <si>
+    <t>YC1859</t>
+  </si>
+  <si>
+    <t>JH24120576</t>
+  </si>
+  <si>
     <t>JH25120231</t>
   </si>
   <si>
     <t>JH25120234</t>
-  </si>
-[...58 lines deleted...]
-    <t>JH24120576</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -188,51 +191,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab45bf4986a041e1d5935c194b0debc84f9eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a52d72f19fdcee8134c9a10f049d9983b28082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5e452d9287ae3b5f28cb46387a8d5a85d6d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1d02095388014306362eec9480e742c783964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ed331a9518177bcac50609de6740825a7d045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5adc8ab7e9bab0e01fffd7c06acad49e45fb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304a83ad29295e3009e7f709d0d4166c63e8e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e2ebd0ae8bfa188cc438706ea764d7eb69f668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e06d400585f3d2c081b857cf183e0fe6256869.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969eba9ad0f4aa2e7c4c19533f2f9e115870fa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f18a446726b5d9a906dac4fd1500afeac6c4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6040966027bef59ecfac3df20b60cfb0b70ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb96b2d9e63b4ff25bad9106a6e97ac8c3068a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8b507aa0fae6b9c5e1b325b7cc9bba04181714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a54a26334fe5a865f67c72d58a851a0e38eac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020f0904b1ef64bd5c549d2b520f7a4046a5d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161f3da0a1d9271057178b67503850a3cb5afc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7ae65dc4608ed8b51756f259ffdfbb6d1a3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569105e00172e1d5b04a38e979de8c315c0c05019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272f2ae137cdee744d3cb734a0e99b6d6fe82c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bbc4e007afc066714dce001c42e3e99b75c2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef76a1ef1498ab9fd8286bedb40213506f1c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9df40ca2fdbd8c2a069e62c8e504b6076a82b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b5fa96cdfd6a0ada1a4049552e437ff5999324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5efcc53719b444d2f5453d722083e645bfb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc755b6b63529b8b245b48df1ded300e5fe5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823223ee9015b11d614be18c95c961d20bfc6ff027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a70d9e9a652f677121df1b4f8cfafa505230e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9612ffe7f9d6d75f23271444538dbded97f5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250847ec71d757d3f5afd08ef5e8acf43343cfca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705271ef77e66c3f91061c68dbf5656d9e8adce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a36dc74ba137c1c60433210bf84f8c26094b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02cb7d83b8a14c465a5a9919042999568b2dff33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab45bf4986a041e1d5935c194b0debc84f9eaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a52d72f19fdcee8134c9a10f049d9983b28082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5e452d9287ae3b5f28cb46387a8d5a85d6d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1d02095388014306362eec9480e742c783964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d2066519d1b465dcef93c70365fdcc713545d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ed331a9518177bcac50609de6740825a7d046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5adc8ab7e9bab0e01fffd7c06acad49e45fb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304a83ad29295e3009e7f709d0d4166c63e8e708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e2ebd0ae8bfa188cc438706ea764d7eb69f669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e06d400585f3d2c081b857cf183e0fe62568610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969eba9ad0f4aa2e7c4c19533f2f9e115870fa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f18a446726b5d9a906dac4fd1500afeac6c4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550932f1b3777911d19fa75154c1a115ea8432913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb96b2d9e63b4ff25bad9106a6e97ac8c3068a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020f0904b1ef64bd5c549d2b520f7a4046a5d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7ae65dc4608ed8b51756f259ffdfbb6d1a3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569105e00172e1d5b04a38e979de8c315c0c05017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272f2ae137cdee744d3cb734a0e99b6d6fe82c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9df40ca2fdbd8c2a069e62c8e504b6076a82b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef76a1ef1498ab9fd8286bedb40213506f1c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bbc4e007afc066714dce001c42e3e99b75c2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5efcc53719b444d2f5453d722083e645bfb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b5fa96cdfd6a0ada1a4049552e437ff5999323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc755b6b63529b8b245b48df1ded300e5fe5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823223ee9015b11d614be18c95c961d20bfc6ff025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a70d9e9a652f677121df1b4f8cfafa505230e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9612ffe7f9d6d75f23271444538dbded97f5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250847ec71d757d3f5afd08ef5e8acf43343cfca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705271ef77e66c3f91061c68dbf5656d9e8adce229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a36dc74ba137c1c60433210bf84f8c26094b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161f3da0a1d9271057178b67503850a3cb5afc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02cb7d83b8a14c465a5a9919042999568b2dff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8b507aa0fae6b9c5e1b325b7cc9bba04181733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a54a26334fe5a865f67c72d58a851a0e38eac34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1170,50 +1173,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1480,466 +1513,476 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D34" sqref="D34"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>10.24</v>
+        <v>33.93</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>4.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>3.59</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>3.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>3.22</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>2.95</v>
+        <v>3.22</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>2.74</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>2.66</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>2.63</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>2.6</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>2.19</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>2.02</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>1.88</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C16"/>
-      <c r="D16" s="1"/>
+      <c r="D16" s="1">
+        <v>1.77</v>
+      </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>1.77</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1"/>
+      <c r="D18" s="1">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>1.75</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>1.57</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>1.4</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>1.4</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>1.28</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>0.95</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="1"/>
+    </row>
+    <row r="35" spans="1:4" customHeight="1" ht="55">
+      <c r="A35" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">