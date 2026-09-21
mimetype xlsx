--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -30,102 +30,102 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>JH25075295</t>
+  </si>
+  <si>
+    <t>JH21020261</t>
+  </si>
+  <si>
+    <t>JH25055015</t>
+  </si>
+  <si>
+    <t>JH21020263</t>
+  </si>
+  <si>
+    <t>JH25060064</t>
+  </si>
+  <si>
+    <t>JH25075298</t>
+  </si>
+  <si>
     <t>CS1057YC1854</t>
   </si>
   <si>
     <t>YC1854</t>
   </si>
   <si>
+    <t>JH25075297</t>
+  </si>
+  <si>
+    <t>JH22095229</t>
+  </si>
+  <si>
+    <t>JH24015117</t>
+  </si>
+  <si>
+    <t>JH25055127</t>
+  </si>
+  <si>
+    <t>JH25055126</t>
+  </si>
+  <si>
+    <t>JH21020258</t>
+  </si>
+  <si>
+    <t>JH23085318</t>
+  </si>
+  <si>
+    <t>JH21020257</t>
+  </si>
+  <si>
     <t>CS1057YC6252</t>
   </si>
   <si>
     <t>YC6252</t>
-  </si>
-[...40 lines deleted...]
-    <t>JH23085318</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -138,51 +138,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8a6d38b8a37156c7525689851abf2cf98b761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488152a047696997a7ec80d38e471fe281f3702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a08890e43b88809a025d487c19c76ffef9153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0338d444e19719ea8453fffa83226d447ebc4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public5.public"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbbdbcc3587d4535dce82a828f2732d9de5f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f133466bb1e21b1356b0156cbac0d7d3e54e6a7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d6964db04cf3c8a00ffeda2aed68404acd2258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74148df3d3e3353c4e480494b9744bb4e1faa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8cfe766dcfc97347ac11e658f1993a2985e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6217dbff5c4f8c3210b3c49e5c3cb8d1235a3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270290edce50bc038790b68e504f725d953ddb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4056a0e423b01a3dbe68a0ccee642a58dbbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb5e95b19310b5e4568fd1aec5afcd34f098714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09bf968c40d5d63f25afec5bdb6af6d97a181a15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982bb3f334e4dcacb4a0784e5caeb8994aab68516.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270290edce50bc038790b68e504f725d953ddb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a08890e43b88809a025d487c19c76ffef9152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0338d444e19719ea8453fffa83226d447ebc3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public4.public"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f133466bb1e21b1356b0156cbac0d7d3e54e6a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d6964db04cf3c8a00ffeda2aed68404acd2256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8a6d38b8a37156c7525689851abf2cf98b767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8cfe766dcfc97347ac11e658f1993a2985e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4056a0e423b01a3dbe68a0ccee642a58dbbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb5e95b19310b5e4568fd1aec5afcd34f098710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09bf968c40d5d63f25afec5bdb6af6d97a181a11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6217dbff5c4f8c3210b3c49e5c3cb8d1235a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbbdbcc3587d4535dce82a828f2732d9de5f0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982bb3f334e4dcacb4a0784e5caeb8994aab68514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74148df3d3e3353c4e480494b9744bb4e1faa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488152a047696997a7ec80d38e471fe281f37016.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -240,81 +240,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="23812500"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -950,230 +950,226 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>344.45</v>
+        <v>106.65</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>50.53</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>50.53</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>42.4</v>
+        <v>41.73</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>41.73</v>
+        <v>29.45</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>29.3</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>29.45</v>
+        <v>24.35</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>29.3</v>
+        <v>10.55</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10"/>
-      <c r="D10" s="1"/>
+      <c r="D10" s="1">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>10.55</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>9.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C13"/>
-      <c r="D13" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="1"/>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16"/>
-      <c r="D16" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C17"/>
-      <c r="D17" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">