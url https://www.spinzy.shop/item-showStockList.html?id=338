--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -15,398 +15,404 @@
   <Default Extension="png" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH21060578</t>
   </si>
   <si>
     <t>JH18120069</t>
   </si>
   <si>
+    <t>C48113YC7651</t>
+  </si>
+  <si>
+    <t>YC7651</t>
+  </si>
+  <si>
+    <t>C48113YC2204</t>
+  </si>
+  <si>
+    <t>YC2204</t>
+  </si>
+  <si>
+    <t>C48113YC8376</t>
+  </si>
+  <si>
+    <t>YC8376</t>
+  </si>
+  <si>
+    <t>JH20090561</t>
+  </si>
+  <si>
+    <t>C48113YCC246</t>
+  </si>
+  <si>
+    <t>YCC246</t>
+  </si>
+  <si>
+    <t>JH20060242</t>
+  </si>
+  <si>
+    <t>C48113YCA971</t>
+  </si>
+  <si>
+    <t>YCA971</t>
+  </si>
+  <si>
+    <t>C48113YCC244</t>
+  </si>
+  <si>
+    <t>YCC244</t>
+  </si>
+  <si>
+    <t>JH20090563</t>
+  </si>
+  <si>
+    <t>C48113YCC243</t>
+  </si>
+  <si>
+    <t>YCC243</t>
+  </si>
+  <si>
+    <t>C48113YCC245</t>
+  </si>
+  <si>
+    <t>YCC245</t>
+  </si>
+  <si>
+    <t>C48113YCC233</t>
+  </si>
+  <si>
+    <t>YCC233</t>
+  </si>
+  <si>
+    <t>C48113YCC237</t>
+  </si>
+  <si>
+    <t>YCC237</t>
+  </si>
+  <si>
+    <t>C48113YCA076</t>
+  </si>
+  <si>
+    <t>YCA076</t>
+  </si>
+  <si>
+    <t>JH19061105</t>
+  </si>
+  <si>
+    <t>C48113YCC241</t>
+  </si>
+  <si>
+    <t>YCC241</t>
+  </si>
+  <si>
+    <t>C48113YCA988</t>
+  </si>
+  <si>
+    <t>YCA988</t>
+  </si>
+  <si>
+    <t>C48113YCC247</t>
+  </si>
+  <si>
+    <t>YCC247</t>
+  </si>
+  <si>
+    <t>C48113YCC265</t>
+  </si>
+  <si>
+    <t>YCC265</t>
+  </si>
+  <si>
+    <t>C48113YC0426</t>
+  </si>
+  <si>
+    <t>YC0426</t>
+  </si>
+  <si>
+    <t>C48113YCC257</t>
+  </si>
+  <si>
+    <t>YCC257</t>
+  </si>
+  <si>
+    <t>C48113YCC221</t>
+  </si>
+  <si>
+    <t>YCC221</t>
+  </si>
+  <si>
+    <t>C48113YCC259</t>
+  </si>
+  <si>
+    <t>YCC259</t>
+  </si>
+  <si>
+    <t>C48113YCC219</t>
+  </si>
+  <si>
+    <t>YCC219</t>
+  </si>
+  <si>
+    <t>JH25110064</t>
+  </si>
+  <si>
+    <t>JH20090562</t>
+  </si>
+  <si>
+    <t>C48113YCA981</t>
+  </si>
+  <si>
+    <t>YCA981</t>
+  </si>
+  <si>
+    <t>C48113YCC199</t>
+  </si>
+  <si>
+    <t>YCC199</t>
+  </si>
+  <si>
+    <t>C48113YCC217</t>
+  </si>
+  <si>
+    <t>YCC217</t>
+  </si>
+  <si>
+    <t>C48113YCC258</t>
+  </si>
+  <si>
+    <t>YCC258</t>
+  </si>
+  <si>
+    <t>C48113YCC267</t>
+  </si>
+  <si>
+    <t>YCC267</t>
+  </si>
+  <si>
+    <t>C48113YCC236</t>
+  </si>
+  <si>
+    <t>YCC236</t>
+  </si>
+  <si>
+    <t>C48113YCC239</t>
+  </si>
+  <si>
+    <t>YCC239</t>
+  </si>
+  <si>
+    <t>C48113YCC218</t>
+  </si>
+  <si>
+    <t>YCC218</t>
+  </si>
+  <si>
+    <t>C48113YCA957</t>
+  </si>
+  <si>
+    <t>YCA957</t>
+  </si>
+  <si>
+    <t>C48113YCC234</t>
+  </si>
+  <si>
+    <t>YCC234</t>
+  </si>
+  <si>
+    <t>C48113YCC229</t>
+  </si>
+  <si>
+    <t>YCC229</t>
+  </si>
+  <si>
+    <t>JH23080628</t>
+  </si>
+  <si>
+    <t>C48113YC8380</t>
+  </si>
+  <si>
+    <t>YC8380</t>
+  </si>
+  <si>
+    <t>C48113YCC242</t>
+  </si>
+  <si>
+    <t>YCC242</t>
+  </si>
+  <si>
+    <t>JH18120070</t>
+  </si>
+  <si>
+    <t>C48113YCC223</t>
+  </si>
+  <si>
+    <t>YCC223</t>
+  </si>
+  <si>
+    <t>C48113YCC423</t>
+  </si>
+  <si>
+    <t>YCC423</t>
+  </si>
+  <si>
+    <t>C48113YCC255</t>
+  </si>
+  <si>
+    <t>YCC255</t>
+  </si>
+  <si>
+    <t>C48113YCA970</t>
+  </si>
+  <si>
+    <t>YCA970</t>
+  </si>
+  <si>
+    <t>JH18041155</t>
+  </si>
+  <si>
+    <t>C48113YCC424</t>
+  </si>
+  <si>
+    <t>YCC424</t>
+  </si>
+  <si>
+    <t>C48113YCC250</t>
+  </si>
+  <si>
+    <t>YCC250</t>
+  </si>
+  <si>
+    <t>C48113YCC230</t>
+  </si>
+  <si>
+    <t>YCC230</t>
+  </si>
+  <si>
+    <t>C48113YC0417</t>
+  </si>
+  <si>
+    <t>YC0417</t>
+  </si>
+  <si>
+    <t>C48113YCC215</t>
+  </si>
+  <si>
+    <t>YCC215</t>
+  </si>
+  <si>
+    <t>C48113YCC421</t>
+  </si>
+  <si>
+    <t>YCC421</t>
+  </si>
+  <si>
+    <t>C48113YCC238</t>
+  </si>
+  <si>
+    <t>YCC238</t>
+  </si>
+  <si>
+    <t>C48113YCC262</t>
+  </si>
+  <si>
+    <t>YCC262</t>
+  </si>
+  <si>
+    <t>JH20070245</t>
+  </si>
+  <si>
+    <t>JH20090560</t>
+  </si>
+  <si>
+    <t>JH20070291</t>
+  </si>
+  <si>
+    <t>JH25070429</t>
+  </si>
+  <si>
     <t>JH19061097</t>
   </si>
   <si>
-    <t>C48113YC7651</t>
-[...191 lines deleted...]
-    <t>YCC218</t>
+    <t>C48113YCC248</t>
+  </si>
+  <si>
+    <t>YCC248</t>
   </si>
   <si>
     <t>C48113YCC214</t>
   </si>
   <si>
     <t>YCC214</t>
   </si>
   <si>
-    <t>C48113YCC242</t>
-[...104 lines deleted...]
-    <t>YCC238</t>
+    <t>C48113YCC208</t>
+  </si>
+  <si>
+    <t>YCC208</t>
   </si>
   <si>
     <t>C48113YCC422</t>
   </si>
   <si>
     <t>YCC422</t>
-  </si>
-[...10 lines deleted...]
-    <t>YCC208</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -419,51 +425,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed544d0300692f751a44465b2b7b5aaa55da1681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f85a4c38ae419e4ae4c41379f10f66122c5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ec3160de3ad4369e10cf7a396b8f7edcae7e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614de7fdcdee7f966a0a74454f69a0cfcbe79f224.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af61f0f1d9bfb5e7d69834c03214497006d2a615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a902538fa0e4da3252684cd34a43640cc1087b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1203bf2e16f7eac9771df2cda4b130b1217b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405af1883062d228c224123dd69d3b6d2011e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156fd5b6ebe0c78b51c06a99c576dc7e0f9e7999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410379bed9304411b45ec1c8bc3e1eef933e5ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a22fc7acd08cd35a3727343b2df833ffaf4ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defbfcc582681a63cdb7bb100d2b2b90e3fe0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761bafa3dfd7cb36910865cf64733e327278b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ec0cc82eb4555a118ad3534f9ff95b02a24d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d95b89a3c0d85dd03e2a428eab37edd5d733515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9fd4a82ae838744a4b8c194fbabc596c22be416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d2511987236454ae1b4c5c67de22d73d583d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230e78d3db9d49f35150ef84ab68014094f6d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea026a646f6a035d08bf356957479cef36bd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce96a345143cf6805ade1874e3c4c0feb3060120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da12141b89b14f4a398eccdc90246af7ecc2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1002fefd795d84b29f558f77e32ba5f4b50c87e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd924440fe77368b720796a884fc3a9b3a99f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb580e95461f04f4572010b0c063833cbba72124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a082d30d36887fc12d0a58d0517b0079813c325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552a99b1c9855ed85a8213b326f29a65e2d56c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790759f4fe788802013dd3a2b84ebd732256d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932010979d5f1392a70d4603fafe701f59f9f1ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f353782c6a8a860972fafdd3c62afbf9e036f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ca8f4093524a2cf0bfb51170c4ed184b6db830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858707176889b1ca2391d9837654351a616685e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09caf5717a6a9038007ed554431cd65f8fc3ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669de17432d9e9ee026c16eb827807896d0f50b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9a65f9b032c4a4b5b32f3768f30ad1ff5f2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409555b78177b82c3406e4d4ace9cbdcc22f6f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3534bcd4b40f44f1f94b433fb408487159d3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82a89119e184099f0f19100f2fb079ccfd36db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284630edad43178886ae4b4ebe6fd75cb1e3937838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576186b3cd2433bd10e5a1f4cfcb5c3e603fa9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20a7dfe03ba2b4abdda9dc8edfed05829200a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281533d5bfb572a27d7bb222774d7665bebfcac641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942514503a75375235bbed654d075bad138d83e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde43165d2e18ac0cc56f0cd65fea168cbe4c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d046f211f75ca866f1ae7b3b6dfc847caf5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375572eb7259830856b3e8c65b9708d6a125d4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bca4dfe0e82a51ba56e68123f00835410cfe0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f7c6fd95ad56e115a363ed10154bc3d4ad2147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01006c0e7a7552db3efee5082959bdf79082671448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a57ad5ba828bac956449d2183611265e5b5fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63fe0ea3d0f2a03ff329d6a19b21c1ba1f3cda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8007c1d5a1a52a02b3654b54f14401b244b8f1c51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9cb2e096ad22b4e8a8fc30ebe0b05e9510c3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5450f812effa1df05f39dca0f7923f52ef4d7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756353a7316996f7a7bbee129f2c7ad45cf51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9079e82869fb66171db963014083b31a86946455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1ddcc13fb7d926b0cf6bac2334c6ea9bd69c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683125f9c21f2e5e213e99a584fdd3ab44e616957.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142df9482b0f040541945f565fd2a3435771f8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120a11d1d46400ce606fe9db6d0765d7a48ed459.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3ec28228c5eafaafba4c9e9c3361e4f8ae4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fc361233041527cd1793d9f1dadbb65d3f0d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ff163e18c8bdcef1f0b952b75e0a536854e8e62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca164e05b194200cc4421fbbbf13009e5592c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7b3f9375e06d76dcce0522227bcbb3c3694064.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed544d0300692f751a44465b2b7b5aaa55da1681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f85a4c38ae419e4ae4c41379f10f66122c5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614de7fdcdee7f966a0a74454f69a0cfcbe79f223.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af61f0f1d9bfb5e7d69834c03214497006d2a614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a902538fa0e4da3252684cd34a43640cc1087b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1203bf2e16f7eac9771df2cda4b130b1217b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405af1883062d228c224123dd69d3b6d2011e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156fd5b6ebe0c78b51c06a99c576dc7e0f9e7998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a22fc7acd08cd35a3727343b2df833ffaf4ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761bafa3dfd7cb36910865cf64733e327278b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defbfcc582681a63cdb7bb100d2b2b90e3fe0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410379bed9304411b45ec1c8bc3e1eef933e5ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9fd4a82ae838744a4b8c194fbabc596c22be413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d95b89a3c0d85dd03e2a428eab37edd5d733514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d2511987236454ae1b4c5c67de22d73d583d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea026a646f6a035d08bf356957479cef36bd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da12141b89b14f4a398eccdc90246af7ecc2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ec0cc82eb4555a118ad3534f9ff95b02a24d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1002fefd795d84b29f558f77e32ba5f4b50c87e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd924440fe77368b720796a884fc3a9b3a99f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce96a345143cf6805ade1874e3c4c0feb3060121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a082d30d36887fc12d0a58d0517b0079813c322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790759f4fe788802013dd3a2b84ebd732256d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552a99b1c9855ed85a8213b326f29a65e2d56c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f353782c6a8a860972fafdd3c62afbf9e036f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932010979d5f1392a70d4603fafe701f59f9f1ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ca8f4093524a2cf0bfb51170c4ed184b6db827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858707176889b1ca2391d9837654351a616685e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669de17432d9e9ee026c16eb827807896d0f50b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c52d4c3a05e17ff39e5a0a16be723d9bb49930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09caf5717a6a9038007ed554431cd65f8fc3ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409555b78177b82c3406e4d4ace9cbdcc22f6f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230e78d3db9d49f35150ef84ab68014094f6d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9a65f9b032c4a4b5b32f3768f30ad1ff5f2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3534bcd4b40f44f1f94b433fb408487159d3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576186b3cd2433bd10e5a1f4cfcb5c3e603fa9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284630edad43178886ae4b4ebe6fd75cb1e3937837.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942514503a75375235bbed654d075bad138d83e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d046f211f75ca866f1ae7b3b6dfc847caf5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bca4dfe0e82a51ba56e68123f00835410cfe0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f7c6fd95ad56e115a363ed10154bc3d4ad2141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281533d5bfb572a27d7bb222774d7665bebfcac642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a57ad5ba828bac956449d2183611265e5b5fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63fe0ea3d0f2a03ff329d6a19b21c1ba1f3cda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8007c1d5a1a52a02b3654b54f14401b244b8f1c45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375572eb7259830856b3e8c65b9708d6a125d4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5450f812effa1df05f39dca0f7923f52ef4d7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9079e82869fb66171db963014083b31a86946448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683125f9c21f2e5e213e99a584fdd3ab44e616949.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1ddcc13fb7d926b0cf6bac2334c6ea9bd69c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01006c0e7a7552db3efee5082959bdf79082671451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120a11d1d46400ce606fe9db6d0765d7a48ed452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca164e05b194200cc4421fbbbf13009e5592c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3ec28228c5eafaafba4c9e9c3361e4f8ae4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fc361233041527cd1793d9f1dadbb65d3f0d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a70ac17af91d01c4d7d8e39a20980668ed56b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142df9482b0f040541945f565fd2a3435771f8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82a89119e184099f0f19100f2fb079ccfd36db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7389c4fb922f55e0cdf509777ea3b517cd63959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9cb2e096ad22b4e8a8fc30ebe0b05e9510c3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ec3160de3ad4369e10cf7a396b8f7edcae7e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde43165d2e18ac0cc56f0cd65fea168cbe4c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20a7dfe03ba2b4abdda9dc8edfed05829200a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7b3f9375e06d76dcce0522227bcbb3c3694064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ff163e18c8bdcef1f0b952b75e0a536854e8e65.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2331,50 +2337,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2641,826 +2677,830 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D65"/>
+  <dimension ref="A1:D66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D65" sqref="D65"/>
+      <selection activeCell="D66" sqref="D66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>34.9</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>22.9</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>14.1</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>15.05</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>15.0</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>13.8</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>11.5</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>11.4</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>11.4</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>10.5</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>10.4</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>10.4</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>9.6</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>9.2</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>9.0</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>9.0</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>9.0</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>8.3</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>8.1</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>7.8</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>7.6</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>7.3</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>7.2</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>7.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>6.9</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>6.5</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>6.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>6.1</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>5.78</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>5.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>5.4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>5.1</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
-        <v>5.0</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>4.6</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C38"/>
-      <c r="D38" s="1"/>
+      <c r="D38" s="1">
+        <v>4.2</v>
+      </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
-        <v>4.2</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>4.2</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C41"/>
-      <c r="D41" s="1"/>
+      <c r="D41" s="1">
+        <v>2.81</v>
+      </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
-        <v>3.7</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>3.1</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C44"/>
-      <c r="D44" s="1"/>
+      <c r="D44" s="1">
+        <v>2.25</v>
+      </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
-        <v>3.0</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C46"/>
       <c r="D46" s="1">
-        <v>2.9</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
-        <v>2.81</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
-        <v>2.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
-        <v>2.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
-        <v>2.25</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="55">
       <c r="A51" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
-        <v>2.2</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="55">
       <c r="A52" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
-        <v>2.0</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="55">
       <c r="A53" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
-        <v>1.96</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="55">
       <c r="A54" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C54"/>
-      <c r="D54" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D54" s="1"/>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="55">
       <c r="A55" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C55"/>
-      <c r="D55" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D55" s="1"/>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="55">
       <c r="A56" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C56"/>
       <c r="D56" s="1">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="55">
       <c r="A57" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C57"/>
-      <c r="D57" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D57" s="1"/>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="55">
       <c r="A58" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C58"/>
-      <c r="D58" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D58" s="1"/>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="55">
       <c r="A59" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C59"/>
-      <c r="D59" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D59" s="1"/>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="55">
       <c r="A60" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C60"/>
-      <c r="D60" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D60" s="1"/>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="55">
       <c r="A61" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C61"/>
       <c r="D61" s="1"/>
     </row>
     <row r="62" spans="1:4" customHeight="1" ht="55">
       <c r="A62" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C62"/>
-      <c r="D62" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D62" s="1"/>
     </row>
     <row r="63" spans="1:4" customHeight="1" ht="55">
       <c r="A63" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C63"/>
       <c r="D63" s="1"/>
     </row>
     <row r="64" spans="1:4" customHeight="1" ht="55">
       <c r="A64" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C64"/>
       <c r="D64" s="1"/>
     </row>
     <row r="65" spans="1:4" customHeight="1" ht="55">
       <c r="A65" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C65"/>
       <c r="D65" s="1"/>
+    </row>
+    <row r="66" spans="1:4" customHeight="1" ht="55">
+      <c r="A66" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C66"/>
+      <c r="D66" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">