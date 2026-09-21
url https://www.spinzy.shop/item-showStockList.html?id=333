--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -59,84 +59,84 @@
   <si>
     <t>C4902YC7618</t>
   </si>
   <si>
     <t>YC7618</t>
   </si>
   <si>
     <t>C4902YC3343</t>
   </si>
   <si>
     <t>YC3343</t>
   </si>
   <si>
     <t>C4902YC0661</t>
   </si>
   <si>
     <t>YC0661</t>
   </si>
   <si>
     <t>C4902YC3339</t>
   </si>
   <si>
     <t>YC3339</t>
   </si>
   <si>
+    <t>C4902YC6629</t>
+  </si>
+  <si>
+    <t>YC6629</t>
+  </si>
+  <si>
+    <t>C4902YC8669</t>
+  </si>
+  <si>
+    <t>YC8669</t>
+  </si>
+  <si>
     <t>C4902YC8666</t>
   </si>
   <si>
     <t>YC8666</t>
   </si>
   <si>
-    <t>C4902YC6629</t>
-[...10 lines deleted...]
-  <si>
     <t>C4902YC8674</t>
   </si>
   <si>
     <t>YC8674</t>
   </si>
   <si>
+    <t>C4902YC7628</t>
+  </si>
+  <si>
+    <t>YC7628</t>
+  </si>
+  <si>
     <t>C4902YC8668</t>
   </si>
   <si>
     <t>YC8668</t>
-  </si>
-[...4 lines deleted...]
-    <t>YC7628</t>
   </si>
   <si>
     <t>C4902YC0658</t>
   </si>
   <si>
     <t>YC0658</t>
   </si>
   <si>
     <t>C4902YC8675</t>
   </si>
   <si>
     <t>YC8675</t>
   </si>
   <si>
     <t>JH22070394</t>
   </si>
   <si>
     <t>C4902YC8670</t>
   </si>
   <si>
     <t>YC8670</t>
   </si>
   <si>
     <t>C4902YC8667</t>
   </si>
@@ -245,51 +245,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f9879b612352d1389e2230dcf1873a73f38461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ca9542dc2fe22822aa56712fd66dcf791dc922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc619d319387bef579df1ad66f2394cf1161163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5e26138c8605decad2b426f64c82aef288564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92ca52a52df517943651a5a9f4b9cacb0685e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022f5579e76c4ed5511db780f84fde79c679726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b695de4b45a27647cf97178537ed9e56531f6467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82655f2902e4fcdf8226df477b96044c611a8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b011ca151dfc7ab1730f7a38720b6d407e219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebaba83d3e36c30a0eb5c9e2333ee064800d3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450715dceb790585a6514d1cc3b74558937300d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d7ce99a394970d0dd419b56a50566fd6cb98612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868adecdee502704a9577767cac5a04cd2f6d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f39973323236e62fa970945a4136a4ec5ddd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741d8ccc03d218f792f1b6699be6b1aaba293615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9240e4a5483972ef4f98647c544352d43821f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b58874fb6aeaa05739c3de820aaa99c2f4dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3c49a5ae2701596ca076d3ba900c4ea5514c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e78e457638dae899cb250535af648f0403f40219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27443d47a8e6a4b4c2ea523410c4b79d9b4d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49aa4688998541c916d1361da4666a30dc8e4721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b763405c0dd2c1cff1ed6d9f9e1bc960fcf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad90c72ceede9878b8878106947ca61a2ebfbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd74332d440fa7385483eb8f0cb09b8ee350c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e4b383776d4aafcb6c530207313ab0dd5de625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf148c3c86db999e944e9be3f87b1db0258357f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b66f123f36f2d3afbced79418886f8164d96c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7633cf1560f254b8756a3ed6b0366780a47628.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f9879b612352d1389e2230dcf1873a73f38461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ca9542dc2fe22822aa56712fd66dcf791dc922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc619d319387bef579df1ad66f2394cf1161163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5e26138c8605decad2b426f64c82aef288564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92ca52a52df517943651a5a9f4b9cacb0685e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b695de4b45a27647cf97178537ed9e56531f6466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82655f2902e4fcdf8226df477b96044c611a8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022f5579e76c4ed5511db780f84fde79c679728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b011ca151dfc7ab1730f7a38720b6d407e219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450715dceb790585a6514d1cc3b74558937300d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebaba83d3e36c30a0eb5c9e2333ee064800d3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d7ce99a394970d0dd419b56a50566fd6cb98612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868adecdee502704a9577767cac5a04cd2f6d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f39973323236e62fa970945a4136a4ec5ddd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741d8ccc03d218f792f1b6699be6b1aaba293615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9240e4a5483972ef4f98647c544352d43821f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b58874fb6aeaa05739c3de820aaa99c2f4dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3c49a5ae2701596ca076d3ba900c4ea5514c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e78e457638dae899cb250535af648f0403f40219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27443d47a8e6a4b4c2ea523410c4b79d9b4d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49aa4688998541c916d1361da4666a30dc8e4721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b763405c0dd2c1cff1ed6d9f9e1bc960fcf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad90c72ceede9878b8878106947ca61a2ebfbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd74332d440fa7385483eb8f0cb09b8ee350c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e4b383776d4aafcb6c530207313ab0dd5de625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf148c3c86db999e944e9be3f87b1db0258357f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b66f123f36f2d3afbced79418886f8164d96c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7633cf1560f254b8756a3ed6b0366780a47628.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1445,159 +1445,159 @@
       <c r="D2" s="1">
         <v>114.1</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>101.7</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>96.78</v>
+        <v>94.78</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>79.95</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>46.08</v>
+        <v>38.66</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>29.3</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>28.7</v>
+        <v>28.65</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>28.65</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>27.65</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>26.4</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>25.5</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>24.83</v>
+        <v>24.33</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>22.3</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>20.25</v>
       </c>
@@ -1673,51 +1673,51 @@
       <c r="D21" s="1">
         <v>10.7</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
         <v>10.65</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>8.15</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
         <v>7.2</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
         <v>6.85</v>
       </c>