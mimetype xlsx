--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -1,260 +1,226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="public" ContentType="application/octet-stream"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
-    <t>支数范围（NM）</t>
-[...1 lines deleted...]
-  <si>
     <t>库存KG</t>
   </si>
   <si>
-    <t>JH24080266</t>
-[...2 lines deleted...]
-    <t>JH23115136</t>
+    <t>JH24020410</t>
+  </si>
+  <si>
+    <t>JH25080027</t>
   </si>
   <si>
     <t>JH23085083</t>
   </si>
   <si>
+    <t>C2721YCB351</t>
+  </si>
+  <si>
+    <t>YCB351</t>
+  </si>
+  <si>
+    <t>JH19080209</t>
+  </si>
+  <si>
+    <t>JH20020232</t>
+  </si>
+  <si>
+    <t>JH26020322</t>
+  </si>
+  <si>
+    <t>C2721YCB349</t>
+  </si>
+  <si>
+    <t>YCB349</t>
+  </si>
+  <si>
+    <t>JH19090290</t>
+  </si>
+  <si>
+    <t>JH22080342</t>
+  </si>
+  <si>
+    <t>JH20020231</t>
+  </si>
+  <si>
+    <t>C2721YCB361</t>
+  </si>
+  <si>
+    <t>YCB361</t>
+  </si>
+  <si>
+    <t>JH25030181</t>
+  </si>
+  <si>
+    <t>JH22080320</t>
+  </si>
+  <si>
+    <t>JH26020321</t>
+  </si>
+  <si>
+    <t>JH22080339</t>
+  </si>
+  <si>
+    <t>JH22080341</t>
+  </si>
+  <si>
+    <t>JH26020320</t>
+  </si>
+  <si>
+    <t>C2721YCB378</t>
+  </si>
+  <si>
+    <t>YCB378</t>
+  </si>
+  <si>
+    <t>JH22080333</t>
+  </si>
+  <si>
+    <t>C2721YCB354</t>
+  </si>
+  <si>
+    <t>YCB354</t>
+  </si>
+  <si>
+    <t>JH24080270</t>
+  </si>
+  <si>
+    <t>JH24090207</t>
+  </si>
+  <si>
+    <t>C2721YC6200</t>
+  </si>
+  <si>
+    <t>YC6200</t>
+  </si>
+  <si>
+    <t>C2721YCB339</t>
+  </si>
+  <si>
+    <t>YCB339</t>
+  </si>
+  <si>
+    <t>JH24020408</t>
+  </si>
+  <si>
+    <t>C2721YC6220</t>
+  </si>
+  <si>
+    <t>YC6220</t>
+  </si>
+  <si>
     <t>C2721YCB356</t>
   </si>
   <si>
     <t>YCB356</t>
   </si>
   <si>
-    <t>C2721YCB378</t>
-[...2 lines deleted...]
-    <t>YCB378</t>
+    <t>C2721YCB360</t>
+  </si>
+  <si>
+    <t>YCB360</t>
   </si>
   <si>
     <t>C2721YCB359</t>
   </si>
   <si>
     <t>YCB359</t>
   </si>
   <si>
-    <t>C2721YCB351</t>
-[...4 lines deleted...]
-  <si>
     <t>C2721YCB365</t>
   </si>
   <si>
     <t>YCB365</t>
   </si>
   <si>
-    <t>C2721YCB367</t>
-[...89 lines deleted...]
-    <t>JH24020410</t>
+    <t>JH24020407</t>
+  </si>
+  <si>
+    <t>C2721YCH410</t>
+  </si>
+  <si>
+    <t>YCH410</t>
+  </si>
+  <si>
+    <t>JH25030208</t>
   </si>
   <si>
     <t>C2721YCB338</t>
   </si>
   <si>
     <t>YCB338</t>
   </si>
   <si>
-    <t>JH22080339</t>
-[...38 lines deleted...]
-    <t>YCB360</t>
+    <t>JW22040068</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -267,51 +233,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72402c2cb18eb290d12d91b098e4910975164dd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5b086a8926ca15cd5962eebc99c230de8b4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0f566c7a8355f1dc0ea3ff3acb1be07459953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2cd1ace08a46a372204828190ecdb36f3f60a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b86bccfa24e976c80ae21e2a663c1f9816f115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf583f3e5346ca204ad0fbd1a66aa75bd9de06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae254b27f8eb8f10bc6b50c7ae3b58aeb92747.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3eb507da0085678313175917167f059f04ca88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aeef5e4aa41a133241a89b7780ec52d049faf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c1b0c726dad04ac9ba35b70e5b928e98403410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6734a0beb5bf6272a0a89fc93d6100be396e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858afea47e8788c4b8ab3eda27721d78b3766d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6336164b96dcc010a5442c97ef610038da1818b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8db0bcf69540e369632c150ca37d53be5d6d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ce3ee12911f483a35bc27bc0f7dec3dea1f915.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48618679928b6c7a6db514193ed4987b97e0d38d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf7848fd9eb218346f242cb7b5b65f478c5cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ba010bc74d888a85f35f85e0c90958d43ce418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public19.public"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67caebcce7a1bce3afb6138e86ecf31cf9fc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938433835fac0fe3861eca628c32ab5850c2f0621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409bccd4ded2f5778eec8d7e545dbcb48c24a7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972b8730ce20b95920b784fe450b101da9bebd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d061fc4519194fd8970f3fd02cab3662628f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0697690bb1d0a2bd28575bb5acfef383ca11425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fdd40053bdf93230ea51c18e4793c8e966d5a26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1c7b5c1e5b2509bfa8a205f5f1cc29c6f00027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a89e4d64ac30ef70b03b627fcbbd5b105e9deb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f393067fa485369742725fd729fb08dd1b70a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a9bfad3d778953f4768afa2a4b07bbd5a30c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac30eb538a3abb02a4cca6fd03f5d599b8ec28531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17defde58698ab0f809995336ac988736f8eb3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683b34748298363d5071c217fbe6ad8e0c21b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3479a0e51cc6afeb41873f1b26bca73cc8b92e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9fa599e9b7877fa8c9c51ee882ceb42bd80135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282995c1e3f0f65de3ae589269cfe0c184e1cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea2ff051a0d30cd38c71eb0c0755d1a0f6cf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a28183dd9a390216587701f3a52f00e81c94538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497979f8d40a3fb260b25803be834a303a84dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf1558332ae4b41380344a416b47f14e530ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75877011798f8eea6e3aa820a3044c35e2ec7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4982218bb08dcc59dc9193b9ac47246b34a02b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213e0ca6595dd366c3da6461476dfe8683e6fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e176ed80dba3aa764e5c7566b2b7507cabbda44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e665a351168a938e5910e9640213e7189a1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06588e526006f75bb07cdeacb986a458847f783e46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683b34748298363d5071c217fbe6ad8e0c21b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590674da87c981de3296d4e6f0efeca30307bc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0f566c7a8355f1dc0ea3ff3acb1be07459953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae254b27f8eb8f10bc6b50c7ae3b58aeb92744.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf7848fd9eb218346f242cb7b5b65f478c5cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ba010bc74d888a85f35f85e0c90958d43ce46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67caebcce7a1bce3afb6138e86ecf31cf9fc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99245c0eb3b07cc20c848ec9946a9905d05a528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48618679928b6c7a6db514193ed4987b97e0d38d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409bccd4ded2f5778eec8d7e545dbcb48c24a7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972b8730ce20b95920b784fe450b101da9bebd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca207b7c0469fa772b7df85348319980a04f59c512.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f393067fa485369742725fd729fb08dd1b70a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac30eb538a3abb02a4cca6fd03f5d599b8ec28514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a89e4d64ac30ef70b03b627fcbbd5b105e9deb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9fa599e9b7877fa8c9c51ee882ceb42bd80116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282995c1e3f0f65de3ae589269cfe0c184e1cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a9bfad3d778953f4768afa2a4b07bbd5a30c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815873dfe0e3191cac1df4c52ef64cf74d40a5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1c7b5c1e5b2509bfa8a205f5f1cc29c6f00020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fdd40053bdf93230ea51c18e4793c8e966d5a21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0697690bb1d0a2bd28575bb5acfef383ca11422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213e0ca6595dd366c3da6461476dfe8683e6fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4982218bb08dcc59dc9193b9ac47246b34a02b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276b8f1a94eee9ae66f00aaf5ac6788b48809f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e665a351168a938e5910e9640213e7189a1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17defde58698ab0f809995336ac988736f8eb3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2cd1ace08a46a372204828190ecdb36f3f60a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4c6e2de59803aacf2d7c78a178e486824af229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf583f3e5346ca204ad0fbd1a66aa75bd9de030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3eb507da0085678313175917167f059f04ca831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497979f8d40a3fb260b25803be834a303a84dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96880b83280019d4627b1bf5149ebd8e5ace433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a28183dd9a390216587701f3a52f00e81c94534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3479a0e51cc6afeb41873f1b26bca73cc8b92e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638649f1d02a9827407fd34f8f4094ff8250836f36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -399,51 +365,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="466725"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -819,51 +785,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="23812500"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -879,51 +845,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="438150"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1339,350 +1305,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1949,637 +1615,488 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E47" sqref="E47"/>
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+    </row>
+    <row r="2" spans="1:4" customHeight="1" ht="55">
+      <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="B2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2" s="1">
+        <v>51.86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" customHeight="1" ht="55">
+      <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C2"/>
-[...4 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3"/>
+      <c r="D3" s="1">
+        <v>46.45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" customHeight="1" ht="55">
+      <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C3"/>
-[...6 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="C4"/>
+      <c r="D4" s="1">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" customHeight="1" ht="55">
+      <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5"/>
+      <c r="D5" s="1">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" customHeight="1" ht="55">
+      <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C5"/>
-[...4 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="B6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" s="1">
+        <v>9.95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" customHeight="1" ht="55">
+      <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" s="1">
+        <v>9.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" customHeight="1" ht="55">
+      <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C6"/>
-[...4 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8" s="1">
+        <v>9.24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" customHeight="1" ht="55">
+      <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C7"/>
-[...4 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="C9"/>
+      <c r="D9" s="1">
+        <v>8.36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" customHeight="1" ht="55">
+      <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" s="1">
+        <v>7.47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" customHeight="1" ht="55">
+      <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C8"/>
-[...6 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11" s="1">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" customHeight="1" ht="55">
+      <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12" s="1">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" customHeight="1" ht="55">
+      <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C9"/>
-[...4 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="B13" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C13"/>
+      <c r="D13" s="1">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" customHeight="1" ht="55">
+      <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C10"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" s="1">
+        <v>5.53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" customHeight="1" ht="55">
+      <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C11"/>
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="C15"/>
+      <c r="D15" s="1">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" customHeight="1" ht="55">
+      <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B16" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C12"/>
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C16"/>
+      <c r="D16" s="1">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" customHeight="1" ht="55">
+      <c r="A17" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B17" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C13"/>
-[...4 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="C17"/>
+      <c r="D17" s="1">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" customHeight="1" ht="55">
+      <c r="A18" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B18" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C14"/>
-[...4 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="C18"/>
+      <c r="D18" s="1">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" customHeight="1" ht="55">
+      <c r="A19" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B19" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C15"/>
-[...4 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C19"/>
+      <c r="D19" s="1">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" customHeight="1" ht="55">
+      <c r="A20" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="B20" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="C20"/>
+      <c r="D20" s="1">
+        <v>4.11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" customHeight="1" ht="55">
+      <c r="A21" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B21" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C18"/>
-[...6 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="C21"/>
+      <c r="D21" s="1">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" customHeight="1" ht="55">
+      <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="B22" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="1"/>
-[...1 lines deleted...]
-      <c r="D20" s="1" t="s">
+      <c r="C22"/>
+      <c r="D22" s="1">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" customHeight="1" ht="55">
+      <c r="A23" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E20" s="1"/>
-[...2 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="B23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23" s="1">
+        <v>2.38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" customHeight="1" ht="55">
+      <c r="A24" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B24" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C21"/>
-[...6 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="C24"/>
+      <c r="D24" s="1">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" customHeight="1" ht="55">
+      <c r="A25" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="B25" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C22"/>
-[...6 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="C25"/>
+      <c r="D25" s="1">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" customHeight="1" ht="55">
+      <c r="A26" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="B26" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="C26"/>
+      <c r="D26" s="1">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" customHeight="1" ht="55">
+      <c r="A27" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="B27" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27" s="1">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" customHeight="1" ht="55">
+      <c r="A28" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C25"/>
-[...4 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="B28" s="1" t="s">
         <v>38</v>
-      </c>
-[...27 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1"/>
-      <c r="E28" s="1">
-[...3 lines deleted...]
-    <row r="29" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1"/>
-      <c r="E29" s="1">
-[...3 lines deleted...]
-    <row r="30" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30" s="1">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" customHeight="1" ht="55">
+      <c r="A31" s="1" t="s">
         <v>43</v>
-      </c>
-[...11 lines deleted...]
-        <v>44</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1"/>
-      <c r="E31" s="1">
-[...3 lines deleted...]
-    <row r="32" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1"/>
-      <c r="E32" s="1">
-[...3 lines deleted...]
-    <row r="33" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1"/>
-      <c r="E33" s="1"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1"/>
-      <c r="E34" s="1">
-[...3 lines deleted...]
-    <row r="35" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1"/>
-      <c r="E35" s="1"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1"/>
-      <c r="E36" s="1">
-[...3 lines deleted...]
-    <row r="37" spans="1:5" customHeight="1" ht="55">
+    </row>
+    <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1"/>
-      <c r="E37" s="1">
-[...125 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">