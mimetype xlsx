--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,226 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
-    <t>CS2429YCC827</t>
-[...2 lines deleted...]
-    <t>YCC827</t>
+    <t>JH25045065</t>
   </si>
   <si>
     <t>CS2429YC7508</t>
   </si>
   <si>
     <t>YC7508</t>
   </si>
   <si>
-    <t>CS2429YC8846</t>
-[...13 lines deleted...]
-  <si>
     <t>JH25010205</t>
   </si>
   <si>
     <t>JH25010204</t>
   </si>
   <si>
+    <t>JH25010195</t>
+  </si>
+  <si>
+    <t>JH24110432</t>
+  </si>
+  <si>
+    <t>JH25095010</t>
+  </si>
+  <si>
     <t>CS2429YC6256</t>
   </si>
   <si>
     <t>YC6256</t>
   </si>
   <si>
-    <t>JH25010195</t>
-[...7 lines deleted...]
-  <si>
     <t>JH22020469</t>
   </si>
   <si>
     <t>CS2429YC6252</t>
   </si>
   <si>
     <t>YC6252</t>
   </si>
   <si>
     <t>CS2429YCC830</t>
   </si>
   <si>
     <t>YCC830</t>
   </si>
   <si>
     <t>CS2429YC8843</t>
   </si>
   <si>
     <t>YC8843</t>
   </si>
   <si>
     <t>JH24085149</t>
   </si>
   <si>
-    <t>JH25070461</t>
-[...1 lines deleted...]
-  <si>
     <t>JH24105050</t>
   </si>
   <si>
     <t>JH24115032</t>
   </si>
   <si>
     <t>JH24015093</t>
   </si>
   <si>
     <t>JH24125072</t>
   </si>
   <si>
     <t>JH25105086</t>
   </si>
   <si>
     <t>JH24040524</t>
   </si>
   <si>
     <t>JH24015239</t>
   </si>
   <si>
     <t>JH25010206</t>
   </si>
   <si>
     <t>CS2429YCC839</t>
   </si>
   <si>
     <t>YCC839</t>
   </si>
   <si>
     <t>JH25080117</t>
   </si>
   <si>
-    <t>CS2429YCA892</t>
-[...4 lines deleted...]
-  <si>
     <t>CS2429YCC834</t>
   </si>
   <si>
     <t>YCC834</t>
   </si>
   <si>
+    <t>JH24015241</t>
+  </si>
+  <si>
     <t>CS2429YC75161</t>
   </si>
   <si>
     <t>YC75161</t>
   </si>
   <si>
-    <t>CS2429YCB392</t>
-[...2 lines deleted...]
-    <t>YCB392</t>
+    <t>JH23105002</t>
   </si>
   <si>
     <t>CS2429YC7499</t>
   </si>
   <si>
     <t>YC7499</t>
-  </si>
-[...10 lines deleted...]
-    <t>JH23105002</t>
   </si>
   <si>
     <t>CS2429YCB397</t>
   </si>
   <si>
     <t>YCB397</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -239,51 +200,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f8b7c1eadf63e7ed5e5e7bc46b7b8f4e1901e1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124e276158ba5c630494f77a3f3bc4e07eb1052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b3e68706be161b5a26ce52f60b0fd8fa2c2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ed7de3c9644872eccaf37c5175a06a7d57a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184b812d27d7743d064727f2b617e3248640a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a929ba26fb91c530c1b5b46210760e10d9042806.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3610f26ae0284b7fa87c31f9d72a3358ff68367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710aa9d8e191336d083982f947a4d3723584248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee075e345f4b960ece248ceacd90c9f8dc553399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9983b68baf86af283019f9bfb647f68d162c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903e412618204a627d09ff539ccac42a99219e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9349f5449714d780a1b4581b9f7674371876312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dec30a8639952e25c6abde38b0727dfbce8fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe834f23fbcae13f93ab6f295e94117dcafa614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201da5a0e6fefcd9cead274237992010a2a2e4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ef1137553e40c9944cdefcc64e82708c55d8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97607560f03f6be4119c0310e63ec2276c5c82f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc279df7928c37e0346762a57ecf9dbe7a84c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d051efe1a78babacc37f6b23db39591c9f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc515ef19be8e62e5262dacc544b6ce2b869757a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c90befff16fff0cbda875d4df3e19e70c705321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3058a118d7ac88f6e170c1256247b2532e8c9ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b295b2765cc54e865e8b0d53e998a16ee48090923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3048b29f3b9ca6ecd54fe841d15dc8e4fd2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e84086e5e97f4ad46a75b8cf9b8f3911cdf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4053d3ea6034768649d5b649d1944dbbf402b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d351762c51c222c7774985fa6c04cb861af926427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0a2713fdc48ee1eef70be9caf9d68ee140cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281321f48aeca5a7486acd0851831b63e82c6629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381a93b1f9518ee95d5e1f866d32c289513ac8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6683724e313fce2774110c2b006320782462231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c236ffb6483fad767f2038cd338b70e5932032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdfa22a2da8f124a5e9351c275c474be577b5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82b15e6e9726b214fc0db9da0d8511f0b2519034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5826a8abb84e52d6000b284ae452b42573f86da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de04b78d7db1305ed8745bec28ab322e2c6d736.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1ff782e6b1ebbaf87c185942f4c5304a61791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a289f797226e0529f946222be959f1f65a2be3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c570dd252348fccf8decd8256b777ae7b26ac3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076ccfd5609dd4f2e31a4f0b6cf920d22160aa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5c22654aa9ae6e20445ceec817b6a8b7a6c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd8479697e1c79a67cbed191a76dbbd07b8d9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18273662cf8605deb422a419682d3a20048d987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143cac5799398b8ca793bc88e7a8b79227818e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a49ef9f73143d1057b4a4854bbc8563434c259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5e8daa7738d48bcf050be39ec67e54d0581510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f6a13fe71339f2df9844bc08ac90628794a9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8115356ca4d0324a39f9e7f25f2da8d6b5a2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548314c92c7f57ff75df7de2175fca31e936bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b3f44c80a7e3e8a95d87fcaeb5887aa27da614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d9347fc9219182c0252904a56e3230bbca3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779e2abfddca879da71644b5736ebe7e873613616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694894e0c0848592e2b68e8ed139ce492a215b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f43110e9f8ffcd1a1cbb6a1da3725754762e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c05a50e5066394435149359eff1259304166819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188cb74becb120548fc6b483069d4ab7a0f048120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b364db0478f490e3182d525e71ff98bc226f6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a9a7e919285bf9b5c720ab3ad57008905c6f22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c0b3ced7ca8dc767e0093f6ff6576ca3961e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458556176e01261eaa6bffc2e9c77dc9a490115b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56449400081a7e9b7e834c199156b78d36a2c8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e239167e660969ca6146a88f22483620c3882e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394d70a931bbdcdf86c9a07abe985a8cf216f5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3585bdf7695f24a4fbd1d3c797afcd3f84dd3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839bba2f60df44a5018ed7335e9eca16a45d64629.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1101,260 +1062,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1621,491 +1372,421 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D37" sqref="D37"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>596.85</v>
+        <v>488.9</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>407.49</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>226.99</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>219.3</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>114.15</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>226.99</v>
+        <v>88.1</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>219.3</v>
+        <v>74.5</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>177.34</v>
+        <v>70.69</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>114.25</v>
+        <v>56.7</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>88.1</v>
+        <v>49.05</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>74.5</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>56.7</v>
+        <v>39.54</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>49.15</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>42.9</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>39.54</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>30.5</v>
+        <v>15.21</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1"/>
+      <c r="D18" s="1">
+        <v>14.5</v>
+      </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>30.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>26.3</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>15.21</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>14.5</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>11.0</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>8.99</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>8.71</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>8.26</v>
+        <v>4.22</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>7.11</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>6.0</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29"/>
-      <c r="D29" s="1"/>
+      <c r="D29" s="1">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>5.7</v>
-[...79 lines deleted...]
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>