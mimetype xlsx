--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -15,290 +15,242 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS2434YCB27424</t>
   </si>
   <si>
     <t>YCB27424</t>
   </si>
   <si>
+    <t>CS2434YC6251</t>
+  </si>
+  <si>
+    <t>YC6251</t>
+  </si>
+  <si>
+    <t>CS2434YCA920</t>
+  </si>
+  <si>
+    <t>YCA920</t>
+  </si>
+  <si>
     <t>CS2434YCB27423</t>
   </si>
   <si>
     <t>YCB27423</t>
   </si>
   <si>
-    <t>JH25030701</t>
-[...13 lines deleted...]
-  <si>
     <t>JH24065198</t>
   </si>
   <si>
     <t>CS2434YCD665</t>
   </si>
   <si>
     <t>YCD665</t>
   </si>
   <si>
+    <t>CS2434YCB27415</t>
+  </si>
+  <si>
+    <t>YCB27415</t>
+  </si>
+  <si>
     <t>JH24065190</t>
   </si>
   <si>
     <t>CS2434YCB27412</t>
   </si>
   <si>
     <t>YCB27412</t>
   </si>
   <si>
-    <t>JH26020384</t>
+    <t>JH24085079</t>
   </si>
   <si>
     <t>CS2434YCD670</t>
   </si>
   <si>
     <t>YCD670</t>
   </si>
   <si>
-    <t>JH24085079</t>
-[...1 lines deleted...]
-  <si>
     <t>CS2434YCD668</t>
   </si>
   <si>
     <t>YCD668</t>
   </si>
   <si>
-    <t>CS2434YCB27415</t>
-[...4 lines deleted...]
-  <si>
     <t>CS2434YCA937</t>
   </si>
   <si>
     <t>YCA937</t>
   </si>
   <si>
+    <t>JH25050069</t>
+  </si>
+  <si>
+    <t>CS2434YCB27413</t>
+  </si>
+  <si>
+    <t>YCB27413</t>
+  </si>
+  <si>
+    <t>JH25050068</t>
+  </si>
+  <si>
+    <t>JH24085078</t>
+  </si>
+  <si>
+    <t>JH25050072</t>
+  </si>
+  <si>
+    <t>JH24075018</t>
+  </si>
+  <si>
     <t>JH24085080</t>
   </si>
   <si>
-    <t>JH25050069</t>
-[...19 lines deleted...]
-  <si>
     <t>JH25050071</t>
   </si>
   <si>
     <t>CS2434YCD666</t>
   </si>
   <si>
     <t>YCD666</t>
   </si>
   <si>
     <t>CS2434YC8871</t>
   </si>
   <si>
     <t>YC8871</t>
   </si>
   <si>
     <t>JH24045234</t>
   </si>
   <si>
+    <t>JH26040535</t>
+  </si>
+  <si>
     <t>JH24045231</t>
   </si>
   <si>
     <t>JH26020385</t>
   </si>
   <si>
     <t>JH25090291</t>
   </si>
   <si>
     <t>JH24115165</t>
   </si>
   <si>
+    <t>CS2434YCB2741</t>
+  </si>
+  <si>
+    <t>YCB2741</t>
+  </si>
+  <si>
+    <t>JH23045038</t>
+  </si>
+  <si>
+    <t>JH24025085</t>
+  </si>
+  <si>
+    <t>JH25090290</t>
+  </si>
+  <si>
+    <t>JH24115066</t>
+  </si>
+  <si>
     <t>CS2434YC62541</t>
   </si>
   <si>
     <t>YC62541</t>
   </si>
   <si>
-    <t>CS2434YCB2741</t>
-[...2 lines deleted...]
-    <t>YCB2741</t>
+    <t>JH26040534</t>
   </si>
   <si>
     <t>JH25080092</t>
   </si>
   <si>
-    <t>CS2434YCB27416</t>
-[...19 lines deleted...]
-  <si>
     <t>CS2434YCD960</t>
   </si>
   <si>
     <t>YCD960</t>
   </si>
   <si>
-    <t>JH24045232</t>
-[...1 lines deleted...]
-  <si>
     <t>JH24115174</t>
   </si>
   <si>
-    <t>CS2434YC6618</t>
-[...10 lines deleted...]
-  <si>
     <t>JH23075434</t>
   </si>
   <si>
-    <t>JH24035211</t>
-[...8 lines deleted...]
-    <t>YCB27419</t>
+    <t>JH23025090</t>
+  </si>
+  <si>
+    <t>JH24045369</t>
+  </si>
+  <si>
+    <t>JH24035064</t>
   </si>
   <si>
     <t>JH25050070</t>
-  </si>
-[...19 lines deleted...]
-    <t>JH24035064</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -311,51 +263,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acbd54682b20fdf669a4f631b3c218cdc783a81.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7502463fbeec1a5a9212852df715659c7c8e02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce288338a312b83c01003c41389a64b82b58f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd158a5bb494e252bfc088c446a5f7d1f435bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d6929d70f6e5f63fca110877d0481c2bced95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92a01cb0394ee2e4773e631eee16da1049b8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480b2b4efaa67dc32a607ea018f6fa4971d28a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63236a36d8b50a1b15d79771464d7a13338e7678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c5deb46be86d712554783a46e2c9725d3a72a9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b044ea27d0c3c1a52d39958f044fc1da4ed1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51377c9db30cc43b9a529bb8d903eb47c874611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867121a368865c29dfc77cb19d944fba4c6c3df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e90c80d3bae4c859e8098ac8e16ea0d1184b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f1b0d3de399153baa07996a962041d435d3514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a561720d7a9bc29840353c1a2ea2666e689da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b79c536d83c7ec445b61428d6b9af6043e6b4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2f50687a79dec7ffa7e2c20ae239bd19ed0017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde4c7e0117d858358226fabc081803e08f25c18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e1297d587f0dacfb5b5705f7d80d13e9c0a619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90867bc67ab1f5941c3a4bb1ffd62722404b3d6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fd2ec126c20da0ab2b9a22c3c606a3aa2cda21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36868541b53221b2ff27b29a85d0681afb58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b48196f45836f359e50afba51b32704863a2b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30870cc52423e7d0470c4b4706d6c51b533ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b3d83e721d295c274d00610306b7fd37f9e0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b70cf46af0b0c67c8e6f2d62780b502aff69126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e3dacc8ffd278e020d6a1739ee897d27d507327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd38f535e8cf122574f4cafca1210de740d1c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9bad71d3a089831c625f3958299748d8131b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058654d0537d280505af1006d966b37bcff009a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419bdcb954f6e0a13f0c343974684f482761e9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94d15ef6aa2e7b0e3cb6a0c1380a2118d34d232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41a2aa6f4bcb16bf74af53961aab894dd12dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ba2629926f995fb6b7672975661ca87c792d34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3d4f4d118b9a2dfc5b6ce2942ec0ed0ae4ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5478a2f79b09f9c2502895ecc2047eba723ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f09467b584769191868a71be90b3c6c188ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418f5ddb1aa8b044c05a4f9d9c4c2e8433853338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384787050d0e49d86d45d6e23bdace8e66c617cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91315073f68be33ae05f474a60b63d8aa3b1dfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c480bce9a2dcc55b916d86c6f973ef67f707faa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d685e9cd26b3fbcbf7132cbc1c6fa7db41ae21e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8434b312ec80324b68160ff2cb92db35e276143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df30783dbdc1fc1d7431c71a0ce43558d3e8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5633fc94b2fc846d4b518c0e863771a0e019f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be655591d7384f0648095d4c0b6cea29caaa4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a44aeaf957305c64299447f023b65e93d37e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145119fd285c6c2926498ad3678420d6d3006a5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5618a93392e9212ee97ebcd95b41f5e08caae149.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c850b732896bf863c5025f5cab2dc9d75cea7b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf4c62ca14914631c87e1a4afb90cdf33890851.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab16421637651abbf4ed3b27def1d66971c7a6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a7da44a6a876a6248da08d4e9fae194c6766053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2886fe966bfae5f7f9f7f5e63aed3ddad53c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da851754bfe1d6299d5c20bf7aa528f79d8f21a55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9c28cb467b5dce7cfc95d3d39c2f04aadf0d1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828037670ed2bdff888c7c1ddd0d1dfdd527e5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6a46245b9a9a6f080e5a79d42cf694850f8ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17ad1bda3031d7e818b4e7458c7a4d8f8305f4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920e291a06bedf6fbbf61220b2a7f9b1173901f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bafbd25fc2d0d3dcf68a7437b6b2023db3c3136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96967064618f777d81b7ad90d428ae7d011177c77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826aa781e764ae3c69f607a05ac5efe8f6b52e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3a5e82f68f897f4a22d115ad84841a8276e2b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e92d00b37709dea473aab7477c401e78e63c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014611f76e874747357d777984cc66cd509c3c7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1601fff4a28228906f5d42c5c763b3d48627e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6cfca38a035a39ed955726bf7dafae6534a1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95763d6937842af3fc23e4016587414bc7648ff814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db256e1d07d32716f02bd8ef522416b811343915.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a581da4273fa2847e761cd07276a31bf193c38c16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9befd815ba2e920ace6ca21665376eab72f3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c78b73983560913970ee48908a537f5dac2d18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a6cfbbd9d1cdf3d8d4e63df4ca9cf827fd10c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2e31ef17c1a1a4c7e768feec27d779ecd4dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dce4c0079cf1f2ce243401e77de731412f32f21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298566eb2e453a1b1a4482a9a6358796f013548c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833d4df4d479cf2733f03ab824acd2a866714823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c54ca602dbeb2a29376ee962a1742b53a888a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b1cc4c0179c0cab8b99c0522397a8869fe6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd08046f28dbce2a0ca4ca1d24248ad96fb84726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6eb86016bcc438e8b3903acf21c5cec24a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560cb511f4f44700db184afcca2e6529e01e0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3645b6e49db3c20dc397b465be4d79a1ebce05629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef7c6c349055ef33e246d030dc0edfff1a406830.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbfe410db4153423244a6f450b4ec2bca2370731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2747959c12aa01fd8207f153b154981b6cc18532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e71b78c74f1613d6cb5830e423a7b323c7e8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf20c31e4da7e6f7976f1ed32d6342ac8069634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4103a0ad35d3ee720a69a8c7f86a632142e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44e57561ae9dbcfef977130f648178da0d03d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef860fddc6cfd128ba076bbe0ca378e682445437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaa2bcea75643698e266a47aa120fb47662a8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839fc93475da3fb088c3bcf798980ceea677cb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208c550d491c5a616e3857e5114037b232bc4f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b3f68eb10a6267f56de4043d4494a0995d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb2f544eb1b2917c628d9b1c7dbf0980f18b2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ade51bacdfeca177e3032c0102e8314bf511443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35c69c949efec3fde9e1d1f9eb828c394bdc2444.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1623,380 +1575,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2263,712 +1885,598 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D56"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D56" sqref="D56"/>
+      <selection activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>1108.65</v>
+        <v>160.73</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>362.24</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>48.48</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D5" s="1"/>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>48.48</v>
+        <v>27.27</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>27.27</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>25.1</v>
+        <v>25.01</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>24.54</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>22.15</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C11"/>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1">
+        <v>21.15</v>
+      </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>22.1</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>21.15</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>20.0</v>
+        <v>19.23</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>25.01</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>19.23</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>18.98</v>
+        <v>14.66</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>17.9</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>17.6</v>
+        <v>13.81</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>14.66</v>
+        <v>13.35</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>14.47</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>13.81</v>
+        <v>13.24</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>13.35</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>13.24</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>11.8</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>10.94</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>7.2</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>6.6</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>6.0</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>5.8</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>5.2</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>4.7</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>4.46</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1"/>
+      <c r="D35" s="1">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1">
+        <v>3.29</v>
+      </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>3.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
-        <v>3.8</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>3.4</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
-        <v>3.0</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C42"/>
-      <c r="D42" s="1"/>
+      <c r="D42" s="1">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>2.0</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C44"/>
-      <c r="D44" s="1"/>
+      <c r="D44" s="1">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C45"/>
-      <c r="D45" s="1">
-[...123 lines deleted...]
-      </c>
+      <c r="D45" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">