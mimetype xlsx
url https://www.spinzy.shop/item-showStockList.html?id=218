--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -91,96 +91,96 @@
   <si>
     <t>CS0102YCA889</t>
   </si>
   <si>
     <t>YCA889</t>
   </si>
   <si>
     <t>JH22115171</t>
   </si>
   <si>
     <t>JH22075145</t>
   </si>
   <si>
     <t>CS0102YC8863</t>
   </si>
   <si>
     <t>YC8863</t>
   </si>
   <si>
     <t>JP20090045</t>
   </si>
   <si>
     <t>JH22065078</t>
   </si>
   <si>
+    <t>JH18081023</t>
+  </si>
+  <si>
     <t>JH16110995</t>
   </si>
   <si>
-    <t>JH18081023</t>
-[...1 lines deleted...]
-  <si>
     <t>JP21110238</t>
   </si>
   <si>
     <t>JH22085318</t>
   </si>
   <si>
+    <t>JH22065105</t>
+  </si>
+  <si>
+    <t>JH19091278</t>
+  </si>
+  <si>
+    <t>JH18040428</t>
+  </si>
+  <si>
+    <t>JH23045186</t>
+  </si>
+  <si>
+    <t>JH18031295</t>
+  </si>
+  <si>
+    <t>JH17041016</t>
+  </si>
+  <si>
+    <t>JH22055025</t>
+  </si>
+  <si>
+    <t>JH23035091</t>
+  </si>
+  <si>
+    <t>JH23055138</t>
+  </si>
+  <si>
     <t>JH23045183</t>
   </si>
   <si>
-    <t>JH19091278</t>
-[...17 lines deleted...]
-    <t>JH22055025</t>
+    <t>JH23115009</t>
   </si>
   <si>
     <t>JH24040300</t>
-  </si>
-[...7 lines deleted...]
-    <t>JH23055138</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -193,51 +193,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d6052d82a409ef8173d1da1a213365fc89cfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b457e7713477e09f9eb8eba9ede5767b0b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4bb24c38aa36ede15e102c2ba3b34df5455723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25549da6026e7fb09f26e04d5c65c84ccd521254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5457066aa7e3fca53751b144166876e13015055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c04a40280698031bfeb20d71a8c0cb25553886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82872e4c247db69797eb8ee643b26683b555257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c878782d783a66ab83cbc3098ae7e16fdb188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fc953c6066f79399fe230a1a2f28867d0bc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181874b3280a3e657822df8a58ceb0c5941028e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7ec9a165e86ee620e80addcb47b8288ed11411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d04fbe1be5c7cda42020171ca3dcd8a090b38912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c24ceb3ada310cb1c529a4ee489be6e52d4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5b21c8dc270a4f734500d312724e5d1bcf8f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4d1aa2bccf03877662df0df834e70898b1a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4794faf309193b02f1a9e958f4fdd527926eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae36006be856f6c64e97a5300c04cf19eeeaa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90e1a25c3555e76f3bb1f9921f2ac06a24f9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b9f07692e42f019d1bbd6637a96254221dc2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c78bb1de645a07665d743a829a2582a39f87020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012826b0f0d217640faf4a2aa9eb8c513cc60121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3a8b6a5e95b8a9ec664f5f1fd5c4c605369722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556674887e969be7cef87c49d211d8f28780543723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ea0036b085e8b446018291a5cab90778fa5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c6f904664ab42a758484139ef5e5edd1d4cba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc1180f8996f6990b0852c655db3115ab19a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c61c24e5418c62926e12f2690fdb1d8fa1f4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46311587feb4eaebd68b6bf079d2a6db80148028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38146c62e5bbdcd94cccc333e05069fcee4db229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3343882738fedbdb4ba37713efc0e25831b8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04f77c8bdf3c4583061c871e5474f3b45122731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ced6abd9f64cd3db2e0178231b31e585dbf0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aeb0b2ed62808a979c5b785f204a31749b8e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51721ecc2b40328ff233be4a4209717869133534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818534ff3f556690fa0b80d2c87a0708f41548c35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d6052d82a409ef8173d1da1a213365fc89cfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b457e7713477e09f9eb8eba9ede5767b0b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4bb24c38aa36ede15e102c2ba3b34df5455723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25549da6026e7fb09f26e04d5c65c84ccd521254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5457066aa7e3fca53751b144166876e13015055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c04a40280698031bfeb20d71a8c0cb25553886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82872e4c247db69797eb8ee643b26683b555257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c878782d783a66ab83cbc3098ae7e16fdb188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fc953c6066f79399fe230a1a2f28867d0bc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181874b3280a3e657822df8a58ceb0c5941028e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7ec9a165e86ee620e80addcb47b8288ed11411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d04fbe1be5c7cda42020171ca3dcd8a090b38912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c24ceb3ada310cb1c529a4ee489be6e52d4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5b21c8dc270a4f734500d312724e5d1bcf8f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4d1aa2bccf03877662df0df834e70898b1a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4794faf309193b02f1a9e958f4fdd527926eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae36006be856f6c64e97a5300c04cf19eeeaa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90e1a25c3555e76f3bb1f9921f2ac06a24f9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b9f07692e42f019d1bbd6637a96254221dc2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012826b0f0d217640faf4a2aa9eb8c513cc60120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c78bb1de645a07665d743a829a2582a39f87021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3a8b6a5e95b8a9ec664f5f1fd5c4c605369722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556674887e969be7cef87c49d211d8f28780543723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc1180f8996f6990b0852c655db3115ab19a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c6f904664ab42a758484139ef5e5edd1d4cba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c61c24e5418c62926e12f2690fdb1d8fa1f4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46311587feb4eaebd68b6bf079d2a6db80148027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38146c62e5bbdcd94cccc333e05069fcee4db228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3343882738fedbdb4ba37713efc0e25831b8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04f77c8bdf3c4583061c871e5474f3b45122730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51721ecc2b40328ff233be4a4209717869133531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818534ff3f556690fa0b80d2c87a0708f41548c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ea0036b085e8b446018291a5cab90778fa5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aeb0b2ed62808a979c5b785f204a31749b8e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ced6abd9f64cd3db2e0178231b31e585dbf0c35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1579,75 +1579,75 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>2505.12</v>
+        <v>2504.89</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>906.9</v>
+        <v>895.11</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>770.57</v>
+        <v>670.87</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>176.19</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>88.74</v>
       </c>
@@ -1687,51 +1687,51 @@
       <c r="D9" s="1">
         <v>70.22</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>60.5</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>59.7</v>
+        <v>57.6</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>54.33</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>40.13</v>
       </c>
@@ -1807,230 +1807,226 @@
       <c r="D19" s="1">
         <v>22.68</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>22.55</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>20.75</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>20.3</v>
+        <v>19.65</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
         <v>19.0</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
         <v>16.9</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>15.21</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>13.33</v>
+        <v>8.73</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>12.0</v>
+        <v>7.42</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>7.42</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>5.9</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>5.61</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C33"/>
-      <c r="D33" s="1"/>
+      <c r="D33" s="1">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">