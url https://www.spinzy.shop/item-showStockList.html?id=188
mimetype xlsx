--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,755 +15,791 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>C3003YC1854</t>
   </si>
   <si>
     <t>YC1854</t>
   </si>
   <si>
     <t>C3003YC6576</t>
   </si>
   <si>
     <t>YC6576</t>
   </si>
   <si>
+    <t>JL25050013</t>
+  </si>
+  <si>
+    <t>JH25070133</t>
+  </si>
+  <si>
+    <t>C3003YC1875</t>
+  </si>
+  <si>
+    <t>YC1875</t>
+  </si>
+  <si>
+    <t>JH25100382</t>
+  </si>
+  <si>
+    <t>JH25070659</t>
+  </si>
+  <si>
+    <t>JH24110471</t>
+  </si>
+  <si>
+    <t>C3003YC1861</t>
+  </si>
+  <si>
+    <t>YC1861</t>
+  </si>
+  <si>
+    <t>JH23110085</t>
+  </si>
+  <si>
+    <t>C3003YC1859</t>
+  </si>
+  <si>
+    <t>YC1859</t>
+  </si>
+  <si>
+    <t>JH23020015</t>
+  </si>
+  <si>
+    <t>C3003YC4124</t>
+  </si>
+  <si>
+    <t>YC4124</t>
+  </si>
+  <si>
+    <t>JH20030990</t>
+  </si>
+  <si>
+    <t>JH22110098</t>
+  </si>
+  <si>
+    <t>C3003YC6604</t>
+  </si>
+  <si>
+    <t>YC6604</t>
+  </si>
+  <si>
+    <t>C3003YC1856</t>
+  </si>
+  <si>
+    <t>YC1856</t>
+  </si>
+  <si>
+    <t>C3003YC5281</t>
+  </si>
+  <si>
+    <t>YC5281</t>
+  </si>
+  <si>
+    <t>JH25070129</t>
+  </si>
+  <si>
+    <t>JH25090555</t>
+  </si>
+  <si>
+    <t>JH24030500</t>
+  </si>
+  <si>
+    <t>C3003YC1855</t>
+  </si>
+  <si>
+    <t>YC1855</t>
+  </si>
+  <si>
+    <t>JH25070131</t>
+  </si>
+  <si>
+    <t>JL23080019</t>
+  </si>
+  <si>
+    <t>C3003YC1860</t>
+  </si>
+  <si>
+    <t>YC1860</t>
+  </si>
+  <si>
+    <t>C3003YC2836</t>
+  </si>
+  <si>
+    <t>YC2836</t>
+  </si>
+  <si>
+    <t>C3003YC6595</t>
+  </si>
+  <si>
+    <t>YC6595</t>
+  </si>
+  <si>
     <t>JH25030462</t>
   </si>
   <si>
+    <t>C3003YC1858</t>
+  </si>
+  <si>
+    <t>YC1858</t>
+  </si>
+  <si>
+    <t>JH19070900</t>
+  </si>
+  <si>
+    <t>JH24030616</t>
+  </si>
+  <si>
+    <t>C3003YC5280</t>
+  </si>
+  <si>
+    <t>YC5280</t>
+  </si>
+  <si>
+    <t>C3003YC2831</t>
+  </si>
+  <si>
+    <t>YC2831</t>
+  </si>
+  <si>
+    <t>C3003YC1866</t>
+  </si>
+  <si>
+    <t>YC1866</t>
+  </si>
+  <si>
+    <t>JH20120229</t>
+  </si>
+  <si>
+    <t>JH26040378</t>
+  </si>
+  <si>
+    <t>C3003YC1873</t>
+  </si>
+  <si>
+    <t>YC1873</t>
+  </si>
+  <si>
+    <t>JH24050534</t>
+  </si>
+  <si>
+    <t>JL25070004</t>
+  </si>
+  <si>
+    <t>JH24020178</t>
+  </si>
+  <si>
+    <t>JH24020177</t>
+  </si>
+  <si>
+    <t>JH24020175</t>
+  </si>
+  <si>
+    <t>C3003YC4085</t>
+  </si>
+  <si>
+    <t>YC4085</t>
+  </si>
+  <si>
+    <t>JH25070126</t>
+  </si>
+  <si>
+    <t>JH22110097</t>
+  </si>
+  <si>
+    <t>JH24070135</t>
+  </si>
+  <si>
+    <t>JH19080626</t>
+  </si>
+  <si>
+    <t>JH24060581</t>
+  </si>
+  <si>
+    <t>JH25120539</t>
+  </si>
+  <si>
+    <t>JL21020023</t>
+  </si>
+  <si>
+    <t>JH25070127</t>
+  </si>
+  <si>
+    <t>JH25060497</t>
+  </si>
+  <si>
+    <t>JH23010032</t>
+  </si>
+  <si>
+    <t>JH26030312</t>
+  </si>
+  <si>
+    <t>JH25020449</t>
+  </si>
+  <si>
+    <t>JH26020382</t>
+  </si>
+  <si>
+    <t>C3003YC9253</t>
+  </si>
+  <si>
+    <t>YC9253</t>
+  </si>
+  <si>
+    <t>C3003YC6571</t>
+  </si>
+  <si>
+    <t>YC6571</t>
+  </si>
+  <si>
+    <t>JH26020388</t>
+  </si>
+  <si>
+    <t>JH24110043</t>
+  </si>
+  <si>
+    <t>JL23060015</t>
+  </si>
+  <si>
+    <t>JH19120868</t>
+  </si>
+  <si>
+    <t>JH24100522</t>
+  </si>
+  <si>
+    <t>JL20110009</t>
+  </si>
+  <si>
+    <t>JH25090173</t>
+  </si>
+  <si>
+    <t>JH25020450</t>
+  </si>
+  <si>
+    <t>JH25030230</t>
+  </si>
+  <si>
+    <t>JH24100521</t>
+  </si>
+  <si>
+    <t>JH25080162</t>
+  </si>
+  <si>
+    <t>JH20020666</t>
+  </si>
+  <si>
+    <t>C3003YC6607</t>
+  </si>
+  <si>
+    <t>YC6607</t>
+  </si>
+  <si>
+    <t>C3003YC6589</t>
+  </si>
+  <si>
+    <t>YC6589</t>
+  </si>
+  <si>
+    <t>C3003YC2835</t>
+  </si>
+  <si>
+    <t>YC2835</t>
+  </si>
+  <si>
+    <t>C3003YC6572</t>
+  </si>
+  <si>
+    <t>YC6572</t>
+  </si>
+  <si>
+    <t>C3003YC6619</t>
+  </si>
+  <si>
+    <t>YC6619</t>
+  </si>
+  <si>
+    <t>JH24100520</t>
+  </si>
+  <si>
+    <t>C3003YC66001</t>
+  </si>
+  <si>
+    <t>YC66001</t>
+  </si>
+  <si>
+    <t>JH24020377</t>
+  </si>
+  <si>
+    <t>C3003YC9251</t>
+  </si>
+  <si>
+    <t>YC9251</t>
+  </si>
+  <si>
+    <t>C3003YC4110</t>
+  </si>
+  <si>
+    <t>YC4110</t>
+  </si>
+  <si>
+    <t>C3003YC9255</t>
+  </si>
+  <si>
+    <t>YC9255</t>
+  </si>
+  <si>
+    <t>C3003YC2838</t>
+  </si>
+  <si>
+    <t>YC2838</t>
+  </si>
+  <si>
+    <t>JH24080275</t>
+  </si>
+  <si>
+    <t>JH26040116</t>
+  </si>
+  <si>
+    <t>JH21060300</t>
+  </si>
+  <si>
+    <t>JL20080056</t>
+  </si>
+  <si>
+    <t>C3003YC6616</t>
+  </si>
+  <si>
+    <t>YC6616</t>
+  </si>
+  <si>
+    <t>JP20030037</t>
+  </si>
+  <si>
+    <t>C3003YC6605</t>
+  </si>
+  <si>
+    <t>YC6605</t>
+  </si>
+  <si>
+    <t>JH25060083</t>
+  </si>
+  <si>
+    <t>JH19120858</t>
+  </si>
+  <si>
+    <t>C3003YC6610</t>
+  </si>
+  <si>
+    <t>YC6610</t>
+  </si>
+  <si>
+    <t>JH23110154</t>
+  </si>
+  <si>
+    <t>JH18010215</t>
+  </si>
+  <si>
+    <t>JH19120413</t>
+  </si>
+  <si>
+    <t>JH24050535</t>
+  </si>
+  <si>
+    <t>JH21020141</t>
+  </si>
+  <si>
+    <t>JH20020664</t>
+  </si>
+  <si>
+    <t>JH20020081</t>
+  </si>
+  <si>
+    <t>C3003YC6570</t>
+  </si>
+  <si>
+    <t>YC6570</t>
+  </si>
+  <si>
+    <t>JH24120535</t>
+  </si>
+  <si>
+    <t>JH25060371</t>
+  </si>
+  <si>
+    <t>JH21040828</t>
+  </si>
+  <si>
+    <t>JH25060080</t>
+  </si>
+  <si>
+    <t>JH25050132</t>
+  </si>
+  <si>
+    <t>JH20020659</t>
+  </si>
+  <si>
+    <t>C3003YC6609</t>
+  </si>
+  <si>
+    <t>YC6609</t>
+  </si>
+  <si>
+    <t>JH25040194</t>
+  </si>
+  <si>
+    <t>JH19050797</t>
+  </si>
+  <si>
+    <t>JH22110371</t>
+  </si>
+  <si>
+    <t>JH26030103</t>
+  </si>
+  <si>
+    <t>JH24080066</t>
+  </si>
+  <si>
+    <t>C3003YC1884</t>
+  </si>
+  <si>
+    <t>YC1884</t>
+  </si>
+  <si>
+    <t>JH24110118</t>
+  </si>
+  <si>
+    <t>JH24110117</t>
+  </si>
+  <si>
+    <t>JH25040195</t>
+  </si>
+  <si>
+    <t>JH24020376</t>
+  </si>
+  <si>
+    <t>JH24030542</t>
+  </si>
+  <si>
+    <t>JH25070117</t>
+  </si>
+  <si>
+    <t>JH25060372</t>
+  </si>
+  <si>
+    <t>JH24060453</t>
+  </si>
+  <si>
+    <t>JH26010515</t>
+  </si>
+  <si>
+    <t>JH24010083</t>
+  </si>
+  <si>
+    <t>JP20030040</t>
+  </si>
+  <si>
+    <t>C3003YC6581</t>
+  </si>
+  <si>
+    <t>YC6581</t>
+  </si>
+  <si>
+    <t>JH23040232</t>
+  </si>
+  <si>
+    <t>JH25120236</t>
+  </si>
+  <si>
+    <t>JH24050454</t>
+  </si>
+  <si>
+    <t>JH23050326</t>
+  </si>
+  <si>
+    <t>JH23100072</t>
+  </si>
+  <si>
+    <t>JH25030136</t>
+  </si>
+  <si>
+    <t>C3003YC9248</t>
+  </si>
+  <si>
+    <t>YC9248</t>
+  </si>
+  <si>
+    <t>JH24090070</t>
+  </si>
+  <si>
+    <t>JH23100201</t>
+  </si>
+  <si>
+    <t>JH25030137</t>
+  </si>
+  <si>
+    <t>JH25030152</t>
+  </si>
+  <si>
+    <t>JH25070576</t>
+  </si>
+  <si>
+    <t>C3003YC6618</t>
+  </si>
+  <si>
+    <t>YC6618</t>
+  </si>
+  <si>
+    <t>JH25020019</t>
+  </si>
+  <si>
+    <t>17C3003YC2834</t>
+  </si>
+  <si>
+    <t>YC2834</t>
+  </si>
+  <si>
+    <t>JH22030016</t>
+  </si>
+  <si>
+    <t>JH21040284</t>
+  </si>
+  <si>
+    <t>JH23110048</t>
+  </si>
+  <si>
+    <t>C3003YC6613</t>
+  </si>
+  <si>
+    <t>YC6613</t>
+  </si>
+  <si>
+    <t>JH19010108</t>
+  </si>
+  <si>
+    <t>JH24030544</t>
+  </si>
+  <si>
+    <t>C3003YC9265</t>
+  </si>
+  <si>
+    <t>YC9265</t>
+  </si>
+  <si>
+    <t>JH24090556</t>
+  </si>
+  <si>
+    <t>JH24070665</t>
+  </si>
+  <si>
+    <t>JH26010517</t>
+  </si>
+  <si>
+    <t>C3003YC4079</t>
+  </si>
+  <si>
+    <t>YC4079</t>
+  </si>
+  <si>
+    <t>JH25060571</t>
+  </si>
+  <si>
     <t>JH25070128</t>
   </si>
   <si>
-    <t>JL25050013</t>
-[...29 lines deleted...]
-    <t>JH25090555</t>
+    <t>JH23090002</t>
+  </si>
+  <si>
+    <t>C3003YC4071</t>
+  </si>
+  <si>
+    <t>YC4071</t>
+  </si>
+  <si>
+    <t>C3003YC4121</t>
+  </si>
+  <si>
+    <t>YC4121</t>
+  </si>
+  <si>
+    <t>C3003YC4123</t>
+  </si>
+  <si>
+    <t>YC4123</t>
+  </si>
+  <si>
+    <t>C3003YC4086</t>
+  </si>
+  <si>
+    <t>YC4086</t>
+  </si>
+  <si>
+    <t>C3003YC2834</t>
+  </si>
+  <si>
+    <t>C3003YC4100</t>
+  </si>
+  <si>
+    <t>YC4100</t>
+  </si>
+  <si>
+    <t>17C3003YC2833</t>
+  </si>
+  <si>
+    <t>YC2833</t>
+  </si>
+  <si>
+    <t>C3003YC6614</t>
+  </si>
+  <si>
+    <t>YC6614</t>
+  </si>
+  <si>
+    <t>C3003YC28371</t>
+  </si>
+  <si>
+    <t>YC28371</t>
+  </si>
+  <si>
+    <t>C3003YC1865</t>
+  </si>
+  <si>
+    <t>YC1865</t>
+  </si>
+  <si>
+    <t>C3003YC9263</t>
+  </si>
+  <si>
+    <t>YC9263</t>
+  </si>
+  <si>
+    <t>C3003YC9264</t>
+  </si>
+  <si>
+    <t>YC9264</t>
+  </si>
+  <si>
+    <t>C3003YC4177</t>
+  </si>
+  <si>
+    <t>YC4177</t>
+  </si>
+  <si>
+    <t>C3003YC1878</t>
+  </si>
+  <si>
+    <t>YC1878</t>
+  </si>
+  <si>
+    <t>C3003YC4174</t>
+  </si>
+  <si>
+    <t>YC4174</t>
+  </si>
+  <si>
+    <t>JH19120859</t>
+  </si>
+  <si>
+    <t>JH19100014</t>
+  </si>
+  <si>
+    <t>JH22100500</t>
+  </si>
+  <si>
+    <t>JH25100023</t>
+  </si>
+  <si>
+    <t>JH25120235</t>
+  </si>
+  <si>
+    <t>JH24020378</t>
+  </si>
+  <si>
+    <t>JH24090069</t>
+  </si>
+  <si>
+    <t>JH25030663</t>
+  </si>
+  <si>
+    <t>JH24030541</t>
+  </si>
+  <si>
+    <t>JH25030151</t>
+  </si>
+  <si>
+    <t>JH25060306</t>
+  </si>
+  <si>
+    <t>JH25090454</t>
+  </si>
+  <si>
+    <t>JH25120237</t>
+  </si>
+  <si>
+    <t>JH25070568</t>
   </si>
   <si>
     <t>JL24090034</t>
   </si>
   <si>
-    <t>JH25070659</t>
-[...154 lines deleted...]
-  <si>
     <t>JH25060267</t>
-  </si>
-[...478 lines deleted...]
-    <t>JH25030151</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -776,51 +812,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5aea283be1f022bbd0d4a7176ea2017521ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f28ad302f3ddeebed626b420632f8120068402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca2a9c2333a79462693e0998bc0017aa91ea823.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212eef29aae28a3e158da39359d4022a6c1adde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af8e718b5972372444b91361a7a8416e4042ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32e90891a05b33e32187d3341a8494874363b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790679f8e8cbeaa4c4e8282b38abb6d1b8425d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7754682cfb3e097bf4df2a35735098dfe312e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4bbd36bec0e20d4eb947c0b91b89f2294b27a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8366e672457cb1132167a1fd9eddb93cc45e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1833451b43ce7b1c3d8cab4748c48efe8d80511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46505174f7a60cbb876d83f8dd4ab0716acdfa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db0066d7ab8d048338a746f396c193080d53c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e2020434ede518c3022d912570b0e6a97d95914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e90d6b19e22bacd8d95e76742ad8d34ae26f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c20fe7ab79564d9af68eb4febbe7a01ecc2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ed62b5ef34f81d9fb6560a220c0d24fc6e3c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb4d67c80d88dd3cca035428d878dcf2fdedc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93530a535202baea2166438dbce7ca91c96343119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b7341d43ffc688ee4dd29171add18670681120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4b74f0c2e3b9de074afdebf780bfc6cf076521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4e8d30bea0ebb4fe592405645c36838872a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08aaf6b5d8f927aae4cc4ce3a4b43a722ae0b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3217da4979ee3f14276bd0bcd009bd44c415ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8684b52c03a6673cab18c77f7d68730aafe7ee325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cad5b1738fd01dc10bb37f06856dd0f57f9b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc7c7f1ff9d7f42236b1277ddf83f9479ca68027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571437d4b7f40aad4190d8791dced135f26b0d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e717e668bbe8664ba31683f6d7300e2968c84f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9716880ad5ee9266ff3bb2c0b4c2c28c1abd9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499e883f6ca494ab0730b75a780c1fe01fd60a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebc0ca5d666e4d1882d0e43957a5a04b1bbde632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cc881f2502ae72f75fb41ccef1c6ef465fb3f33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d0fffefc95f04e362a19a956623fafb02e7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d977ca0f9a94af2edb354a3065c8f250f5b57f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871b3e939732ff97b8c2c7e5c5f98c04551d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd23ec6c20312bf0735b22313f0f21e86518537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8456a8e2b75c0fc90abf4c2992d1a48b97896638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a2c33d5c35d136464a711f7611b8167eec2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12397de818dd249403b2e508a9b5fb1d82128540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ddaa7aaf94556f18643afe2abf0b69c23d7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d0d6714d56bb948a24595248fde3e3f21c3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd1ac8c94109561a284c5a1a8e10e0cfd8c1cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff785392b841c961e81ceff9e3a5346b3a0d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2194bd84b030b82a414a322c9d9ccdec9a4ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336c242bf8f8672c2a88a444545952b551797346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35321b7b5fadde36721269e318cfd814e02d9ff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16389758763d514ec40bc09c37d684350bbd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17111b3519b761e84657f2030d8f1fdcf5f4af549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a6b54a72fc89cab4bc68601f1a06dd20b34650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dea103ce841063f7e719e1dfc529edb5a6b6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc168d880267f2c54c37e3d3db3042e773a32152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3c9012f4d0aa4a9710ef2326b50c2cf3f38853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b77ea1d52de95b7072752c35c38fe40172c41254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb387c0c33d5c6b20b51db4d1484221a134fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51b1e013f49cb92a360a937f70c9efeca114456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662fe1715707cf14cb8f72969805c72ad96971757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1edfba5e624e63dff8b867a0b8fc1f2154c88258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947695bd054f8c0939ce6e2b5397a20d7aaa03c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f20ed3e5bb5d3ae76b2804301edfd0489b4a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90befdfa99feaa121179c7637be51ede19ba22061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b947663764d59b62780b4faac9766938fc18a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ded6edaf4e014af648b97a288dabf5e11abba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05636fca7860cedecd2dcbe1997973b069002f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c7a5572994759339e593dc7fda983ed087b3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c52ff3fd4152b74bc1bb021b0eb62b989f2b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d80ee4fa45c460df87b0226e21dcf5c27cdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2e285c6154ce10ac3864a075bc2fb770adc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c0ffb957cebd00d20610cc411368c8e4879969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457031b09927d65dea469aa4dda46f173046fc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bc9b559e0fb4de30594882a8cf9f9ecb2ca171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563ffe37788ca41d0b070673115cfbdfd993fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dede60c589892d81956737b350237351284de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4d2f202de94a58e1732c15d4b48a0787852a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5334e1708a599a2db4512c59b159b6983ec6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ebd0836d9de581c1163ffdbac10896667e8e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9cce174af784c868fca33266b3c85119a51c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a4953af805eb77265c58dc4dc98fb21eb1d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c63bdd1c1387ca7658c75786abc3c3367716379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcccf92ee864bfd0bdc1ae99b1c26c4920eac080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34601fcb7d776fbc632dba461383b7b63051f0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b7b887305c1f646461dfa1757db6cdc61ce182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954374f1d5ee44e4dc14f8e0a4632be16f1b27f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a605d0cf9656f30cd871050a9a79b86332ffd1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396fb69a187a37184dd042309a3545d2acaee6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f25b5ee62d41cd6fa30d675485d3a1f4b31286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c6099f858e0bf6f667912c0bcf6e8f237c7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1dc293b40b97c5cffab9a36112c9cbca617088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae40bdc4ae7d49dd6cc43f0eb6e3535b5f366189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a9ee27197e3f49e16030ec00397e1b684a95490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a018175ac0005d7a8b1b2b177497f8af46e8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a94c661a1219e629878bfb9bc6f0de1c820ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc2dec61caa242d2e0ba1d438661fc0a28cdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b507f9277033dd5820bbc9a4bc26d78a9244b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971fad9edb7d07a4fbbf35b6e8220702b0cbd5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78008efe1e00428e9536dc624fd797d179b51196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c88f439ac4eb83f8e16daae52e1f0d4c67ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2807ca898a9ea59ef23a5c7fa586265fa4bca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f5bd0990ba88f36f3bbdc4d5fa84f262d1c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c94500636826260c3c4b151a83399078c1d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900d53973050c935344948e16bc6d4fef9fe3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de2c967ae0ab718f4b6f3f76aa98f85d0e8a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab30b95fb3f9c2fc12dc8d222b7aadddb79dc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99acb598cbdeb693a91603e4f6062b97f3937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b36056247c93c5af8c68f7ab93aae026cf4f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151406586ffd347d12906018feb5998d7e41571106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b37b76dc7894970468533df520aecbf2e6d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41ef78ed9375ae1938704e46f93d9af62749d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbea39c94896d79f57d73d928155a209bdfff4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1302df276f398bef59cbcce8b7524132f9b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186b17e1cf87fb2479d5aa87952a76a8603299111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc180d3372f51b4dcb147b8040aa8a515e6685112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfef490ed9b09eddd73fe694528179d29d9bf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae968942ee04446fad9ebc2c8a69581106234b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdacd5bc2c233c18c2c184afc01c2683a378505115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b151e224b87862f4d8db38b2c27b5fb806925c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a30b0379f3f4e2206879ad20a92bbab2b878117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b7d762d50d60118bec7940d98ee0dde21f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75dceef2422928a1f78e10a9806a717a9096e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390cf925040ca80d52079cb5d766f27e866ba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706445a0e7ff7f8134ea49dfd990f12ed9aa769e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1559f8f9cf867781cb27c32229ea667a7adc6cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565846f0b631997835ac347b662aa48b6f5f8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f8cb60729582121a6adc5ccca82c887c33cda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ab2a6dd95222dcfa3fff68aaa3b0365ab8e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb3434ce80ce46bd9e55f2420cd2b684646a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c24b2afd017966d8de8fb1080a01cfa785e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dde284fb0a02f1791c65b990215415320a216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f760fd7d4c0c5ce4da5331eefe10809533eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6281125b69473f832fc9a2de44c5b6bdcea051e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b819d504877fe7c834db10b173bd68b7f529131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756770216fecc0e88bf99a6d1b492ecfc0e2b5132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bc35386d88e26d4f578e7e751d52d93c1f77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721613a9a7682e32e208eff2a52bbcddb6483c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd589039b82eafedfafec66c81c68e21ffefd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e126c1bf1e0174d91406a2b48b5e72a923b71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf4830dc31aa692eaba2f7802336f0cdce231137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f508a18c392f668f4a71677e894c8b4079c2d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7564240f3a8aca02a56ddd70dfbda7c5df86a139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e239f1343ea09b872512e6019edd90e8f0721140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64154c6c03e1793486b9e16aa980cc81365e78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88556a392a6916df6e3ad200c5ca7fe27514a0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51b4ebf9c443e2ea18ae66ea76ff60d5b35e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb6157a864d0e1c77fd9c9c3bf0a2cf7dce8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b4576240ac2a037701b3988b96148a55f19a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349cf2df37e7e39da62185919bf85d259a1406146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69733c49e02c392f81a1e608244fbbd785b59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c56c6d5b2d4506c4f53eb1ed39aece881652b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93e1c49451082dd4f01a476f7aba96d9bbbd28149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e5c78da227b914608f20ed1fa52528ff8a1f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495cd8748cb0ef924fdc8ec833de1b6a0c7afe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286bac7896f8963a76177befe2ba80429217eed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7b17ec940300af48a00bd5c23fe6a4ec7d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275cd49cbf7f6f8e6f079b54896e80ed21e7b75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4716e1b852e68b5379fc7999651aabdf6928d6155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076028dc16b1b48d94d7e6b237015829e3a4de84156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d93b0cdf0b75bb66712c717119d5a4116dba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc6d062bfe573dcbffe98010cdc45d6e65633158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e35d57618bd9ccfc77546289d984d5aad875159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afed3c66ddaa68da3d45ef449245e5f05a96367160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e686d2757d6a9d94d59eb3fd293775d816beb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f119bf13e5c70657a40afea68c293009672e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cb538b566b9598a116ce8b053999985e5210f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ffeca31941db7a3db28a043a2991174aa8b8164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671627d054fb6a8092238ad266ca1f24d0d2bf85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda82307c7112fa1eac48d13e196cdfdca7d4df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b664f44e6e95bc54d19ef27018e723f503bbaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066045b65df36e08b2d502592ad9e25bd5fab15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5561d1a848f5be6b9e61e970c211764ac0ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41fbc0d755b7c811e68776f33bf99c1244aaf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88448160643cd73548047ea379a5a6468a795e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf338846227c467c3f29f419006b47331d0ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c98e10d5834c104e718fa0439c10b3f6785e173.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5aea283be1f022bbd0d4a7176ea2017521ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f28ad302f3ddeebed626b420632f8120068402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af8e718b5972372444b91361a7a8416e4042ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32e90891a05b33e32187d3341a8494874363b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790679f8e8cbeaa4c4e8282b38abb6d1b8425d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274d7cd2d0778dbe005fb598985565ab6e77b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db0066d7ab8d048338a746f396c193080d53c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e2020434ede518c3022d912570b0e6a97d9598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c20fe7ab79564d9af68eb4febbe7a01ecc209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5fbd061a1cd599c1cb12454b77400935c09410.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4bbd36bec0e20d4eb947c0b91b89f2294b27a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb4d67c80d88dd3cca035428d878dcf2fdedc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1dc293b40b97c5cffab9a36112c9cbca617013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93530a535202baea2166438dbce7ca91c96343114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b7341d43ffc688ee4dd29171add18670681115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7754682cfb3e097bf4df2a35735098dfe312e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d0fffefc95f04e362a19a956623fafb02e7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4b74f0c2e3b9de074afdebf780bfc6cf076518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08aaf6b5d8f927aae4cc4ce3a4b43a722ae0b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1833451b43ce7b1c3d8cab4748c48efe8d80520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cad5b1738fd01dc10bb37f06856dd0f57f9b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e90d6b19e22bacd8d95e76742ad8d34ae26f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc7c7f1ff9d7f42236b1277ddf83f9479ca68023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571437d4b7f40aad4190d8791dced135f26b0d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51b1e013f49cb92a360a937f70c9efeca114425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e717e668bbe8664ba31683f6d7300e2968c84f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8684b52c03a6673cab18c77f7d68730aafe7ee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c41323c5314f228912bf710d3268b51983bb28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8366e672457cb1132167a1fd9eddb93cc45e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9716880ad5ee9266ff3bb2c0b4c2c28c1abd9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499e883f6ca494ab0730b75a780c1fe01fd60a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ded6edaf4e014af648b97a288dabf5e11abba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3217da4979ee3f14276bd0bcd009bd44c415ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d977ca0f9a94af2edb354a3065c8f250f5b57f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871b3e939732ff97b8c2c7e5c5f98c04551d7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde07e6031b9117b8a6a59c3f8a4bb47f60c72536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8456a8e2b75c0fc90abf4c2992d1a48b97896637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a2c33d5c35d136464a711f7611b8167eec2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12397de818dd249403b2e508a9b5fb1d82128539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd1ac8c94109561a284c5a1a8e10e0cfd8c1cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d0d6714d56bb948a24595248fde3e3f21c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2194bd84b030b82a414a322c9d9ccdec9a4ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336c242bf8f8672c2a88a444545952b551797343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35321b7b5fadde36721269e318cfd814e02d9ff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16389758763d514ec40bc09c37d684350bbd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a6b54a72fc89cab4bc68601f1a06dd20b34646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3c9012f4d0aa4a9710ef2326b50c2cf3f38847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dea103ce841063f7e719e1dfc529edb5a6b6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b271ad11ddfcb1ff432a9f879a477b04dbe57e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb387c0c33d5c6b20b51db4d1484221a134fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1edfba5e624e63dff8b867a0b8fc1f2154c88251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947695bd054f8c0939ce6e2b5397a20d7aaa03c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f20ed3e5bb5d3ae76b2804301edfd0489b4a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90befdfa99feaa121179c7637be51ede19ba22054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05636fca7860cedecd2dcbe1997973b069002f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c7a5572994759339e593dc7fda983ed087b3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c52ff3fd4152b74bc1bb021b0eb62b989f2b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662fe1715707cf14cb8f72969805c72ad96971758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2e285c6154ce10ac3864a075bc2fb770adc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c0ffb957cebd00d20610cc411368c8e4879960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457031b09927d65dea469aa4dda46f173046fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bc9b559e0fb4de30594882a8cf9f9ecb2ca162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563ffe37788ca41d0b070673115cfbdfd993fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb1621ef15e6db3f0806df1796f57beadb2a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4d2f202de94a58e1732c15d4b48a0787852a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5334e1708a599a2db4512c59b159b6983ec6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9cce174af784c868fca33266b3c85119a51c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a4953af805eb77265c58dc4dc98fb21eb1d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac309c7e011bda7bda09ebfb542643057ac3e9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcccf92ee864bfd0bdc1ae99b1c26c4920eac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ebd0836d9de581c1163ffdbac10896667e8e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c63bdd1c1387ca7658c75786abc3c3367716372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebc0ca5d666e4d1882d0e43957a5a04b1bbde673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d80ee4fa45c460df87b0226e21dcf5c27cdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34601fcb7d776fbc632dba461383b7b63051f0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b7b887305c1f646461dfa1757db6cdc61ce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954374f1d5ee44e4dc14f8e0a4632be16f1b27f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a605d0cf9656f30cd871050a9a79b86332ffd1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396fb69a187a37184dd042309a3545d2acaee6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae40bdc4ae7d49dd6cc43f0eb6e3535b5f366180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c6099f858e0bf6f667912c0bcf6e8f237c7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a9ee27197e3f49e16030ec00397e1b684a95482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971fad9edb7d07a4fbbf35b6e8220702b0cbd5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf06bc1a3be7a1bcbc8d8cc14941a5976f5bce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78008efe1e00428e9536dc624fd797d179b51185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff79a822eb135ead95a0114464e67fb3530eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e686d2757d6a9d94d59eb3fd293775d816beb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f5bd0990ba88f36f3bbdc4d5fa84f262d1c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c88f439ac4eb83f8e16daae52e1f0d4c67ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c94500636826260c3c4b151a83399078c1d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a94c661a1219e629878bfb9bc6f0de1c820ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b507f9277033dd5820bbc9a4bc26d78a9244b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900d53973050c935344948e16bc6d4fef9fe3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de2c967ae0ab718f4b6f3f76aa98f85d0e8a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99acb598cbdeb693a91603e4f6062b97f393795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b36056247c93c5af8c68f7ab93aae026cf4f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358ae832fb30bedee4bfc7296c549a64afa5c7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151406586ffd347d12906018feb5998d7e4157198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b37b76dc7894970468533df520aecbf2e6d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbea39c94896d79f57d73d928155a209bdfff4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1302df276f398bef59cbcce8b7524132f9b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186b17e1cf87fb2479d5aa87952a76a8603299102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab30b95fb3f9c2fc12dc8d222b7aadddb79dc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc180d3372f51b4dcb147b8040aa8a515e6685104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfef490ed9b09eddd73fe694528179d29d9bf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae968942ee04446fad9ebc2c8a69581106234b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b151e224b87862f4d8db38b2c27b5fb806925c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a30b0379f3f4e2206879ad20a92bbab2b878108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b7d762d50d60118bec7940d98ee0dde21f40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390cf925040ca80d52079cb5d766f27e866ba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706445a0e7ff7f8134ea49dfd990f12ed9aa769e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1559f8f9cf867781cb27c32229ea667a7adc6cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41ef78ed9375ae1938704e46f93d9af62749d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb3434ce80ce46bd9e55f2420cd2b684646a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f760fd7d4c0c5ce4da5331eefe10809533eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73dab1f325b26b56a9621847a820eb3e714296116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6281125b69473f832fc9a2de44c5b6bdcea051e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf7c016466e9d6ce1638c6167a63182f67152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b819d504877fe7c834db10b173bd68b7f529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756770216fecc0e88bf99a6d1b492ecfc0e2b5120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bc35386d88e26d4f578e7e751d52d93c1f77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ad054857494fc8b5660db05ebb67421d897f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721613a9a7682e32e208eff2a52bbcddb6483c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f508a18c392f668f4a71677e894c8b4079c2d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e239f1343ea09b872512e6019edd90e8f0721125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64154c6c03e1793486b9e16aa980cc81365e78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88556a392a6916df6e3ad200c5ca7fe27514a0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51b4ebf9c443e2ea18ae66ea76ff60d5b35e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb6157a864d0e1c77fd9c9c3bf0a2cf7dce8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349cf2df37e7e39da62185919bf85d259a1406130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93e1c49451082dd4f01a476f7aba96d9bbbd28131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75dceef2422928a1f78e10a9806a717a9096e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495cd8748cb0ef924fdc8ec833de1b6a0c7afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7b17ec940300af48a00bd5c23fe6a4ec7d19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4716e1b852e68b5379fc7999651aabdf6928d6135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076028dc16b1b48d94d7e6b237015829e3a4de84136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc6d062bfe573dcbffe98010cdc45d6e65633137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f8cb60729582121a6adc5ccca82c887c33cda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e35d57618bd9ccfc77546289d984d5aad875139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afed3c66ddaa68da3d45ef449245e5f05a96367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c93cedc2ac8dafb2ad975c9da759af5d4a613f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda82307c7112fa1eac48d13e196cdfdca7d4df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b664f44e6e95bc54d19ef27018e723f503bbaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066045b65df36e08b2d502592ad9e25bd5fab15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c56c6d5b2d4506c4f53eb1ed39aece881652b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5561d1a848f5be6b9e61e970c211764ac0ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41fbc0d755b7c811e68776f33bf99c1244aaf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88448160643cd73548047ea379a5a6468a795e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410200a74d512b987e82c5b1648508802354beea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7298ea75de96206497de8e90902b2ab0c9152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b77ea1d52de95b7072752c35c38fe40172c412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b947663764d59b62780b4faac9766938fc18a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212eef29aae28a3e158da39359d4022a6c1adde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e40108045c9995a86b19ca94ac4745d5497d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfcaad3fbc1fd431342089198ec47d5f167c26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf338846227c467c3f29f419006b47331d0ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b4576240ac2a037701b3988b96148a55f19a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f119bf13e5c70657a40afea68c293009672e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ed62b5ef34f81d9fb6560a220c0d24fc6e3c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc2dec61caa242d2e0ba1d438661fc0a28cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69733c49e02c392f81a1e608244fbbd785b59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf4830dc31aa692eaba2f7802336f0cdce231162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd23ec6c20312bf0735b22313f0f21e865185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f25b5ee62d41cd6fa30d675485d3a1f4b312164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cb538b566b9598a116ce8b053999985e5210f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a018175ac0005d7a8b1b2b177497f8af46e8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ffeca31941db7a3db28a043a2991174aa8b8167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437151ab8e6b642f160eab9993e80871fab458168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565846f0b631997835ac347b662aa48b6f5f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabda63c9106e39f3934c6d02cecedeca6f10c5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c24b2afd017966d8de8fb1080a01cfa785e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17111b3519b761e84657f2030d8f1fdcf5f4af5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4e8d30bea0ebb4fe592405645c36838872a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e5c78da227b914608f20ed1fa52528ff8a1f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275cd49cbf7f6f8e6f079b54896e80ed21e7b75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671627d054fb6a8092238ad266ca1f24d0d2bf85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52cae6b2375a899de61aa78f2608eae6a88aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7564240f3a8aca02a56ddd70dfbda7c5df86a178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c98e10d5834c104e718fa0439c10b3f6785e179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dde284fb0a02f1791c65b990215415320a216180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdacd5bc2c233c18c2c184afc01c2683a378505181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e126c1bf1e0174d91406a2b48b5e72a923b71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d93b0cdf0b75bb66712c717119d5a4116dba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d0b2ffb95642ba3977fec3832fd46d0de1ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc168d880267f2c54c37e3d3db3042e773a321185.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5958,50 +5994,410 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="173" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6268,2092 +6664,2222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D174"/>
+  <dimension ref="A1:D186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D174" sqref="D174"/>
+      <selection activeCell="D186" sqref="D186"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>5727.5</v>
+        <v>6955.5</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>2889.61</v>
+        <v>2865.29</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>2247.88</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>2225.0</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>2247.88</v>
+        <v>1266.89</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>2225.1</v>
+        <v>736.9</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>1390.72</v>
+        <v>628.55</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>1294.62</v>
+        <v>617.55</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>979.22</v>
+        <v>559.3</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>1486.48</v>
+        <v>519.4</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>682.4</v>
+        <v>450.65</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C13"/>
-      <c r="D13" s="1"/>
+      <c r="D13" s="1">
+        <v>417.55</v>
+      </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>629.05</v>
+        <v>319.18</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>620.55</v>
+        <v>303.1</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>589.65</v>
+        <v>295.86</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>570.18</v>
+        <v>294.3</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>503.59</v>
+        <v>272.26</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>417.55</v>
+        <v>269.38</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>303.2</v>
+        <v>264.7</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>295.86</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>269.38</v>
+        <v>206.93</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C23"/>
-      <c r="D23" s="1"/>
+      <c r="D23" s="1">
+        <v>198.6</v>
+      </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>264.7</v>
+        <v>188.7</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>261.03</v>
+        <v>184.95</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>220.63</v>
+        <v>183.13</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>206.93</v>
+        <v>174.61</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>188.9</v>
+        <v>174.61</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>184.95</v>
+        <v>173.6</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>175.76</v>
+        <v>170.26</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>163.15</v>
+        <v>162.55</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
         <v>153.12</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>160.84</v>
+        <v>80.13</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1"/>
+      <c r="D34" s="1">
+        <v>106.17</v>
+      </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
-        <v>144.13</v>
+        <v>98.52</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
-        <v>122.37</v>
+        <v>82.56</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>82.56</v>
+        <v>77.62</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C38"/>
-      <c r="D38" s="1"/>
+      <c r="D38" s="1">
+        <v>75.5</v>
+      </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
-        <v>75.54</v>
+        <v>73.3</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>73.3</v>
+        <v>71.77</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
-        <v>71.77</v>
+        <v>67.04</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C42"/>
-      <c r="D42" s="1"/>
+      <c r="D42" s="1">
+        <v>60.44</v>
+      </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>69.24</v>
+        <v>58.4</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C44"/>
       <c r="D44" s="1">
-        <v>67.04</v>
+        <v>55.44</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C45"/>
-      <c r="D45" s="1"/>
+      <c r="D45" s="1">
+        <v>52.8</v>
+      </c>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C46"/>
       <c r="D46" s="1">
-        <v>58.4</v>
+        <v>48.14</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
-        <v>57.94</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
-        <v>52.8</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
-        <v>48.14</v>
+        <v>41.85</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C50"/>
-      <c r="D50" s="1"/>
+      <c r="D50" s="1">
+        <v>41.07</v>
+      </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="55">
       <c r="A51" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
-        <v>44.44</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="55">
       <c r="A52" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
-        <v>42.97</v>
+        <v>36.05</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="55">
       <c r="A53" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C53"/>
-      <c r="D53" s="1"/>
+      <c r="D53" s="1">
+        <v>35.96</v>
+      </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="55">
       <c r="A54" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C54"/>
       <c r="D54" s="1">
-        <v>42.0</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="55">
       <c r="A55" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C55"/>
       <c r="D55" s="1">
-        <v>37.18</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="55">
       <c r="A56" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C56"/>
       <c r="D56" s="1">
-        <v>38.5</v>
+        <v>30.84</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="55">
       <c r="A57" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C57"/>
       <c r="D57" s="1">
-        <v>38.48</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="55">
       <c r="A58" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C58"/>
       <c r="D58" s="1">
-        <v>36.78</v>
+        <v>26.96</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="55">
       <c r="A59" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C59"/>
       <c r="D59" s="1">
-        <v>36.05</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="55">
       <c r="A60" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C60"/>
       <c r="D60" s="1">
-        <v>35.96</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="55">
       <c r="A61" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C61"/>
       <c r="D61" s="1">
-        <v>34.1</v>
+        <v>24.48</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="1" ht="55">
       <c r="A62" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C62"/>
       <c r="D62" s="1">
-        <v>33.1</v>
+        <v>24.19</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="1" ht="55">
       <c r="A63" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C63"/>
-      <c r="D63" s="1"/>
+      <c r="D63" s="1">
+        <v>23.9</v>
+      </c>
     </row>
     <row r="64" spans="1:4" customHeight="1" ht="55">
       <c r="A64" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C64"/>
       <c r="D64" s="1">
-        <v>32.36</v>
+        <v>23.61</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="1" ht="55">
       <c r="A65" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C65"/>
       <c r="D65" s="1">
-        <v>30.84</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="1" ht="55">
       <c r="A66" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C66"/>
       <c r="D66" s="1">
-        <v>29.5</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="1" ht="55">
       <c r="A67" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C67"/>
       <c r="D67" s="1">
-        <v>26.96</v>
+        <v>21.61</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="1" ht="55">
       <c r="A68" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C68"/>
       <c r="D68" s="1">
-        <v>25.34</v>
+        <v>21.25</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="1" ht="55">
       <c r="A69" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C69"/>
       <c r="D69" s="1">
-        <v>24.7</v>
+        <v>20.23</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="1" ht="55">
       <c r="A70" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C70"/>
       <c r="D70" s="1">
-        <v>24.48</v>
+        <v>19.24</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="1" ht="55">
       <c r="A71" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C71"/>
       <c r="D71" s="1">
-        <v>24.19</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="1" ht="55">
       <c r="A72" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C72"/>
       <c r="D72" s="1">
-        <v>23.9</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="1" ht="55">
       <c r="A73" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C73"/>
       <c r="D73" s="1">
-        <v>23.61</v>
+        <v>18.74</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="1" ht="55">
       <c r="A74" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C74"/>
       <c r="D74" s="1">
-        <v>23.5</v>
+        <v>18.09</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="1" ht="55">
       <c r="A75" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C75"/>
       <c r="D75" s="1">
-        <v>22.1</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="1" ht="55">
       <c r="A76" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C76"/>
       <c r="D76" s="1">
-        <v>21.61</v>
+        <v>17.06</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="1" ht="55">
       <c r="A77" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C77"/>
       <c r="D77" s="1">
-        <v>21.44</v>
+        <v>16.93</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="1" ht="55">
       <c r="A78" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C78"/>
       <c r="D78" s="1">
-        <v>21.25</v>
+        <v>16.91</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="1" ht="55">
       <c r="A79" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C79"/>
       <c r="D79" s="1">
-        <v>20.23</v>
+        <v>16.55</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="1" ht="55">
       <c r="A80" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C80"/>
       <c r="D80" s="1">
-        <v>19.94</v>
+        <v>15.23</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="1" ht="55">
       <c r="A81" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C81"/>
       <c r="D81" s="1">
-        <v>19.2</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="1" ht="55">
       <c r="A82" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C82"/>
       <c r="D82" s="1">
-        <v>17.06</v>
+        <v>13.06</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="1" ht="55">
       <c r="A83" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C83"/>
       <c r="D83" s="1">
-        <v>16.93</v>
+        <v>13.05</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="1" ht="55">
       <c r="A84" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C84"/>
       <c r="D84" s="1">
-        <v>16.91</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="1" ht="55">
       <c r="A85" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C85"/>
       <c r="D85" s="1">
-        <v>16.55</v>
+        <v>11.91</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="1" ht="55">
       <c r="A86" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C86"/>
       <c r="D86" s="1">
-        <v>15.23</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="1" ht="55">
       <c r="A87" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C87"/>
-      <c r="D87" s="1"/>
+      <c r="D87" s="1">
+        <v>11.5</v>
+      </c>
     </row>
     <row r="88" spans="1:4" customHeight="1" ht="55">
       <c r="A88" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C88"/>
       <c r="D88" s="1">
-        <v>14.7</v>
+        <v>11.31</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="1" ht="55">
       <c r="A89" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C89"/>
       <c r="D89" s="1">
-        <v>14.38</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="1" ht="55">
       <c r="A90" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C90"/>
       <c r="D90" s="1">
-        <v>13.3</v>
+        <v>10.72</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="1" ht="55">
       <c r="A91" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C91"/>
       <c r="D91" s="1">
-        <v>13.05</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="1" ht="55">
       <c r="A92" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C92"/>
-      <c r="D92" s="1"/>
+      <c r="D92" s="1">
+        <v>9.55</v>
+      </c>
     </row>
     <row r="93" spans="1:4" customHeight="1" ht="55">
       <c r="A93" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C93"/>
       <c r="D93" s="1">
-        <v>12.9</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="1" ht="55">
       <c r="A94" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C94"/>
       <c r="D94" s="1">
-        <v>12.74</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="1" ht="55">
       <c r="A95" s="1" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C95"/>
       <c r="D95" s="1">
-        <v>12.66</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="96" spans="1:4" customHeight="1" ht="55">
       <c r="A96" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C96"/>
       <c r="D96" s="1">
-        <v>12.36</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="97" spans="1:4" customHeight="1" ht="55">
       <c r="A97" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C97"/>
       <c r="D97" s="1">
-        <v>11.7</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="1" ht="55">
       <c r="A98" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C98"/>
       <c r="D98" s="1">
-        <v>11.52</v>
+        <v>7.84</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="1" ht="55">
       <c r="A99" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C99"/>
       <c r="D99" s="1">
-        <v>11.5</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="1" ht="55">
       <c r="A100" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C100"/>
       <c r="D100" s="1">
-        <v>11.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="1" ht="55">
       <c r="A101" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C101"/>
       <c r="D101" s="1">
-        <v>10.3</v>
+        <v>7.09</v>
       </c>
     </row>
     <row r="102" spans="1:4" customHeight="1" ht="55">
       <c r="A102" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C102"/>
       <c r="D102" s="1">
-        <v>8.91</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="103" spans="1:4" customHeight="1" ht="55">
       <c r="A103" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C103"/>
       <c r="D103" s="1">
-        <v>8.9</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="104" spans="1:4" customHeight="1" ht="55">
       <c r="A104" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C104"/>
       <c r="D104" s="1">
-        <v>8.3</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="105" spans="1:4" customHeight="1" ht="55">
       <c r="A105" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C105"/>
       <c r="D105" s="1">
-        <v>8.2</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="106" spans="1:4" customHeight="1" ht="55">
       <c r="A106" s="1" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C106"/>
       <c r="D106" s="1">
-        <v>8.1</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="107" spans="1:4" customHeight="1" ht="55">
       <c r="A107" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C107"/>
       <c r="D107" s="1">
-        <v>7.2</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="108" spans="1:4" customHeight="1" ht="55">
       <c r="A108" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C108"/>
       <c r="D108" s="1">
-        <v>7.2</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="109" spans="1:4" customHeight="1" ht="55">
       <c r="A109" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C109"/>
       <c r="D109" s="1">
-        <v>6.99</v>
+        <v>4.96</v>
       </c>
     </row>
     <row r="110" spans="1:4" customHeight="1" ht="55">
       <c r="A110" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C110"/>
       <c r="D110" s="1">
-        <v>7.09</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="111" spans="1:4" customHeight="1" ht="55">
       <c r="A111" s="1" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C111"/>
       <c r="D111" s="1">
-        <v>7.06</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="112" spans="1:4" customHeight="1" ht="55">
       <c r="A112" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C112"/>
       <c r="D112" s="1">
-        <v>7.0</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="113" spans="1:4" customHeight="1" ht="55">
       <c r="A113" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C113"/>
       <c r="D113" s="1">
-        <v>5.9</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="114" spans="1:4" customHeight="1" ht="55">
       <c r="A114" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C114"/>
       <c r="D114" s="1">
-        <v>5.73</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="115" spans="1:4" customHeight="1" ht="55">
       <c r="A115" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C115"/>
       <c r="D115" s="1">
-        <v>5.4</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="116" spans="1:4" customHeight="1" ht="55">
       <c r="A116" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C116"/>
-      <c r="D116" s="1"/>
+      <c r="D116" s="1">
+        <v>3.52</v>
+      </c>
     </row>
     <row r="117" spans="1:4" customHeight="1" ht="55">
       <c r="A117" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C117"/>
       <c r="D117" s="1">
-        <v>5.17</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="118" spans="1:4" customHeight="1" ht="55">
       <c r="A118" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C118"/>
       <c r="D118" s="1">
-        <v>4.78</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="119" spans="1:4" customHeight="1" ht="55">
       <c r="A119" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C119"/>
       <c r="D119" s="1">
-        <v>4.6</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="120" spans="1:4" customHeight="1" ht="55">
       <c r="A120" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C120"/>
       <c r="D120" s="1">
-        <v>4.56</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="121" spans="1:4" customHeight="1" ht="55">
       <c r="A121" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C121"/>
       <c r="D121" s="1">
-        <v>4.45</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="122" spans="1:4" customHeight="1" ht="55">
       <c r="A122" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C122"/>
       <c r="D122" s="1">
-        <v>4.43</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="123" spans="1:4" customHeight="1" ht="55">
       <c r="A123" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C123"/>
       <c r="D123" s="1">
-        <v>4.37</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="124" spans="1:4" customHeight="1" ht="55">
       <c r="A124" s="1" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C124"/>
       <c r="D124" s="1">
-        <v>4.24</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="125" spans="1:4" customHeight="1" ht="55">
       <c r="A125" s="1" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="C125"/>
       <c r="D125" s="1">
-        <v>3.99</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="126" spans="1:4" customHeight="1" ht="55">
       <c r="A126" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C126"/>
-      <c r="D126" s="1"/>
+      <c r="D126" s="1">
+        <v>2.38</v>
+      </c>
     </row>
     <row r="127" spans="1:4" customHeight="1" ht="55">
       <c r="A127" s="1" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="C127"/>
       <c r="D127" s="1">
-        <v>3.6</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="128" spans="1:4" customHeight="1" ht="55">
       <c r="A128" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="C128"/>
       <c r="D128" s="1">
-        <v>3.55</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="129" spans="1:4" customHeight="1" ht="55">
       <c r="A129" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C129"/>
-      <c r="D129" s="1"/>
+      <c r="D129" s="1">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="130" spans="1:4" customHeight="1" ht="55">
       <c r="A130" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="C130"/>
       <c r="D130" s="1">
-        <v>3.52</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="131" spans="1:4" customHeight="1" ht="55">
       <c r="A131" s="1" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C131"/>
       <c r="D131" s="1">
-        <v>3.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="132" spans="1:4" customHeight="1" ht="55">
       <c r="A132" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C132"/>
       <c r="D132" s="1">
-        <v>3.19</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="133" spans="1:4" customHeight="1" ht="55">
       <c r="A133" s="1" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C133"/>
       <c r="D133" s="1">
-        <v>3.02</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="134" spans="1:4" customHeight="1" ht="55">
       <c r="A134" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="C134"/>
       <c r="D134" s="1">
-        <v>2.85</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="135" spans="1:4" customHeight="1" ht="55">
       <c r="A135" s="1" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="C135"/>
       <c r="D135" s="1">
-        <v>2.76</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="136" spans="1:4" customHeight="1" ht="55">
       <c r="A136" s="1" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="C136"/>
       <c r="D136" s="1">
-        <v>2.7</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="137" spans="1:4" customHeight="1" ht="55">
       <c r="A137" s="1" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="C137"/>
-      <c r="D137" s="1"/>
+      <c r="D137" s="1">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="138" spans="1:4" customHeight="1" ht="55">
       <c r="A138" s="1" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C138"/>
-      <c r="D138" s="1"/>
+      <c r="D138" s="1">
+        <v>1.38</v>
+      </c>
     </row>
     <row r="139" spans="1:4" customHeight="1" ht="55">
       <c r="A139" s="1" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C139"/>
       <c r="D139" s="1">
-        <v>2.55</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="140" spans="1:4" customHeight="1" ht="55">
       <c r="A140" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="C140"/>
-      <c r="D140" s="1"/>
+      <c r="D140" s="1">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="141" spans="1:4" customHeight="1" ht="55">
       <c r="A141" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="C141"/>
       <c r="D141" s="1">
-        <v>2.38</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="142" spans="1:4" customHeight="1" ht="55">
       <c r="A142" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="C142"/>
       <c r="D142" s="1">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="143" spans="1:4" customHeight="1" ht="55">
       <c r="A143" s="1" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C143"/>
       <c r="D143" s="1">
-        <v>1.94</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="144" spans="1:4" customHeight="1" ht="55">
       <c r="A144" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="C144"/>
       <c r="D144" s="1">
-        <v>1.9</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="145" spans="1:4" customHeight="1" ht="55">
       <c r="A145" s="1" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C145"/>
       <c r="D145" s="1">
-        <v>1.84</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="146" spans="1:4" customHeight="1" ht="55">
       <c r="A146" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C146"/>
-      <c r="D146" s="1"/>
+      <c r="D146" s="1">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="147" spans="1:4" customHeight="1" ht="55">
       <c r="A147" s="1" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C147"/>
       <c r="D147" s="1">
-        <v>1.8</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="148" spans="1:4" customHeight="1" ht="55">
       <c r="A148" s="1" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="C148"/>
-      <c r="D148" s="1"/>
+      <c r="D148" s="1">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="149" spans="1:4" customHeight="1" ht="55">
       <c r="A149" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C149"/>
       <c r="D149" s="1">
-        <v>1.7</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="150" spans="1:4" customHeight="1" ht="55">
       <c r="A150" s="1" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="C150"/>
-      <c r="D150" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D150" s="1"/>
     </row>
     <row r="151" spans="1:4" customHeight="1" ht="55">
       <c r="A151" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C151"/>
       <c r="D151" s="1"/>
     </row>
     <row r="152" spans="1:4" customHeight="1" ht="55">
       <c r="A152" s="1" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C152"/>
-      <c r="D152" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D152" s="1"/>
     </row>
     <row r="153" spans="1:4" customHeight="1" ht="55">
       <c r="A153" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C153"/>
       <c r="D153" s="1"/>
     </row>
     <row r="154" spans="1:4" customHeight="1" ht="55">
       <c r="A154" s="1" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="C154"/>
-      <c r="D154" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D154" s="1"/>
     </row>
     <row r="155" spans="1:4" customHeight="1" ht="55">
       <c r="A155" s="1" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C155"/>
       <c r="D155" s="1"/>
     </row>
     <row r="156" spans="1:4" customHeight="1" ht="55">
       <c r="A156" s="1" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C156"/>
-      <c r="D156" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D156" s="1"/>
     </row>
     <row r="157" spans="1:4" customHeight="1" ht="55">
       <c r="A157" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C157"/>
-      <c r="D157" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D157" s="1"/>
     </row>
     <row r="158" spans="1:4" customHeight="1" ht="55">
       <c r="A158" s="1" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C158"/>
-      <c r="D158" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D158" s="1"/>
     </row>
     <row r="159" spans="1:4" customHeight="1" ht="55">
       <c r="A159" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C159"/>
-      <c r="D159" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D159" s="1"/>
     </row>
     <row r="160" spans="1:4" customHeight="1" ht="55">
       <c r="A160" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>213</v>
+        <v>184</v>
       </c>
       <c r="C160"/>
-      <c r="D160" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D160" s="1"/>
     </row>
     <row r="161" spans="1:4" customHeight="1" ht="55">
       <c r="A161" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="C161"/>
-      <c r="D161" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D161" s="1"/>
     </row>
     <row r="162" spans="1:4" customHeight="1" ht="55">
       <c r="A162" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C162"/>
-      <c r="D162" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D162" s="1"/>
     </row>
     <row r="163" spans="1:4" customHeight="1" ht="55">
       <c r="A163" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C163"/>
       <c r="D163" s="1"/>
     </row>
     <row r="164" spans="1:4" customHeight="1" ht="55">
       <c r="A164" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C164"/>
       <c r="D164" s="1"/>
     </row>
     <row r="165" spans="1:4" customHeight="1" ht="55">
       <c r="A165" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C165"/>
       <c r="D165" s="1"/>
     </row>
     <row r="166" spans="1:4" customHeight="1" ht="55">
       <c r="A166" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C166"/>
-      <c r="D166" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D166" s="1"/>
     </row>
     <row r="167" spans="1:4" customHeight="1" ht="55">
       <c r="A167" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C167"/>
-      <c r="D167" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D167" s="1"/>
     </row>
     <row r="168" spans="1:4" customHeight="1" ht="55">
       <c r="A168" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C168"/>
-      <c r="D168" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D168" s="1"/>
     </row>
     <row r="169" spans="1:4" customHeight="1" ht="55">
       <c r="A169" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C169"/>
       <c r="D169" s="1">
-        <v>0.75</v>
+        <v>306.73</v>
       </c>
     </row>
     <row r="170" spans="1:4" customHeight="1" ht="55">
       <c r="A170" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C170"/>
-      <c r="D170" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D170" s="1"/>
     </row>
     <row r="171" spans="1:4" customHeight="1" ht="55">
       <c r="A171" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C171"/>
-      <c r="D171" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D171" s="1"/>
     </row>
     <row r="172" spans="1:4" customHeight="1" ht="55">
       <c r="A172" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C172"/>
-      <c r="D172" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D172" s="1"/>
     </row>
     <row r="173" spans="1:4" customHeight="1" ht="55">
       <c r="A173" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C173"/>
       <c r="D173" s="1"/>
     </row>
     <row r="174" spans="1:4" customHeight="1" ht="55">
       <c r="A174" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C174"/>
       <c r="D174" s="1"/>
+    </row>
+    <row r="175" spans="1:4" customHeight="1" ht="55">
+      <c r="A175" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C175"/>
+      <c r="D175" s="1"/>
+    </row>
+    <row r="176" spans="1:4" customHeight="1" ht="55">
+      <c r="A176" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C176"/>
+      <c r="D176" s="1"/>
+    </row>
+    <row r="177" spans="1:4" customHeight="1" ht="55">
+      <c r="A177" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C177"/>
+      <c r="D177" s="1"/>
+    </row>
+    <row r="178" spans="1:4" customHeight="1" ht="55">
+      <c r="A178" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C178"/>
+      <c r="D178" s="1"/>
+    </row>
+    <row r="179" spans="1:4" customHeight="1" ht="55">
+      <c r="A179" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C179"/>
+      <c r="D179" s="1"/>
+    </row>
+    <row r="180" spans="1:4" customHeight="1" ht="55">
+      <c r="A180" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C180"/>
+      <c r="D180" s="1"/>
+    </row>
+    <row r="181" spans="1:4" customHeight="1" ht="55">
+      <c r="A181" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C181"/>
+      <c r="D181" s="1"/>
+    </row>
+    <row r="182" spans="1:4" customHeight="1" ht="55">
+      <c r="A182" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C182"/>
+      <c r="D182" s="1"/>
+    </row>
+    <row r="183" spans="1:4" customHeight="1" ht="55">
+      <c r="A183" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C183"/>
+      <c r="D183" s="1"/>
+    </row>
+    <row r="184" spans="1:4" customHeight="1" ht="55">
+      <c r="A184" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C184"/>
+      <c r="D184" s="1"/>
+    </row>
+    <row r="185" spans="1:4" customHeight="1" ht="55">
+      <c r="A185" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C185"/>
+      <c r="D185" s="1"/>
+    </row>
+    <row r="186" spans="1:4" customHeight="1" ht="55">
+      <c r="A186" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C186"/>
+      <c r="D186" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">