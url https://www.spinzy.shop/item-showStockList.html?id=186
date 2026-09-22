--- v0 (2026-07-15)
+++ v1 (2026-09-22)
@@ -1,1102 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="public" ContentType="application/octet-stream"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="322">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>C2795YC1854</t>
   </si>
   <si>
     <t>YC1854</t>
   </si>
   <si>
-    <t>JH23120194</t>
-[...98 lines deleted...]
-    <t>JL25030037</t>
+    <t>C2795YC4124</t>
+  </si>
+  <si>
+    <t>YC4124</t>
   </si>
   <si>
     <t>C2795YC1856</t>
   </si>
   <si>
     <t>YC1856</t>
   </si>
   <si>
+    <t>C2795YC2832</t>
+  </si>
+  <si>
+    <t>YC2832</t>
+  </si>
+  <si>
     <t>C2795YC1855</t>
   </si>
   <si>
     <t>YC1855</t>
   </si>
   <si>
+    <t>C2795YC1859</t>
+  </si>
+  <si>
+    <t>YC1859</t>
+  </si>
+  <si>
+    <t>C2795YC1858</t>
+  </si>
+  <si>
+    <t>YC1858</t>
+  </si>
+  <si>
+    <t>C2795YC4071</t>
+  </si>
+  <si>
+    <t>YC4071</t>
+  </si>
+  <si>
+    <t>C2795YC2835</t>
+  </si>
+  <si>
+    <t>YC2835</t>
+  </si>
+  <si>
+    <t>C2795YC5280</t>
+  </si>
+  <si>
+    <t>YC5280</t>
+  </si>
+  <si>
+    <t>JH24070156</t>
+  </si>
+  <si>
+    <t>C2795YC6576</t>
+  </si>
+  <si>
+    <t>YC6576</t>
+  </si>
+  <si>
+    <t>JH25050186</t>
+  </si>
+  <si>
+    <t>C2795YC6609</t>
+  </si>
+  <si>
+    <t>YC6609</t>
+  </si>
+  <si>
     <t>C2795YC2834</t>
   </si>
   <si>
     <t>YC2834</t>
   </si>
   <si>
-    <t>C2795YC2832</t>
-[...2 lines deleted...]
-    <t>YC2832</t>
+    <t>C2795YC1860</t>
+  </si>
+  <si>
+    <t>YC1860</t>
+  </si>
+  <si>
+    <t>C2795YC2831</t>
+  </si>
+  <si>
+    <t>YC2831</t>
+  </si>
+  <si>
+    <t>39C2795YC2838</t>
+  </si>
+  <si>
+    <t>YC2838</t>
   </si>
   <si>
     <t>C2795YC4080</t>
   </si>
   <si>
     <t>YC4080</t>
   </si>
   <si>
-    <t>C2795YC4071</t>
-[...29 lines deleted...]
-    <t>JH25050186</t>
+    <t>C2795YC1875</t>
+  </si>
+  <si>
+    <t>YC1875</t>
+  </si>
+  <si>
+    <t>C2795YC1878</t>
+  </si>
+  <si>
+    <t>YC1878</t>
+  </si>
+  <si>
+    <t>JH23050434</t>
+  </si>
+  <si>
+    <t>C2795YC6605</t>
+  </si>
+  <si>
+    <t>YC6605</t>
+  </si>
+  <si>
+    <t>JH24040250</t>
+  </si>
+  <si>
+    <t>JH20050156</t>
+  </si>
+  <si>
+    <t>JH25020155</t>
+  </si>
+  <si>
+    <t>C2795YC1861</t>
+  </si>
+  <si>
+    <t>YC1861</t>
+  </si>
+  <si>
+    <t>39C2795YC28401</t>
+  </si>
+  <si>
+    <t>YC28401</t>
+  </si>
+  <si>
+    <t>C2795YC28371</t>
+  </si>
+  <si>
+    <t>YC28371</t>
+  </si>
+  <si>
+    <t>C2795YC4181</t>
+  </si>
+  <si>
+    <t>YC4181</t>
+  </si>
+  <si>
+    <t>C2795YC4073</t>
+  </si>
+  <si>
+    <t>YC4073</t>
   </si>
   <si>
     <t>JH25020154</t>
   </si>
   <si>
-    <t>C2795YC6609</t>
-[...8 lines deleted...]
-    <t>YC1859</t>
+    <t>C2795YC6587</t>
+  </si>
+  <si>
+    <t>YC6587</t>
+  </si>
+  <si>
+    <t>C2795YC4072</t>
+  </si>
+  <si>
+    <t>YC4072</t>
+  </si>
+  <si>
+    <t>39C2795YC4112</t>
+  </si>
+  <si>
+    <t>YC4112</t>
+  </si>
+  <si>
+    <t>C2795YC4111</t>
+  </si>
+  <si>
+    <t>YC4111</t>
+  </si>
+  <si>
+    <t>C2795YC5281</t>
+  </si>
+  <si>
+    <t>YC5281</t>
+  </si>
+  <si>
+    <t>C2795YC9264</t>
+  </si>
+  <si>
+    <t>YC9264</t>
   </si>
   <si>
     <t>C2795YC6571</t>
   </si>
   <si>
     <t>YC6571</t>
   </si>
   <si>
-    <t>C2795YC5281</t>
-[...8 lines deleted...]
-    <t>YC4112</t>
+    <t>JH20050155</t>
+  </si>
+  <si>
+    <t>C2795YC4079</t>
+  </si>
+  <si>
+    <t>YC4079</t>
+  </si>
+  <si>
+    <t>JH24080614</t>
+  </si>
+  <si>
+    <t>C2795YC6572</t>
+  </si>
+  <si>
+    <t>YC6572</t>
+  </si>
+  <si>
+    <t>C2795YC1867</t>
+  </si>
+  <si>
+    <t>YC1867</t>
+  </si>
+  <si>
+    <t>C2795YC6574</t>
+  </si>
+  <si>
+    <t>YC6574</t>
+  </si>
+  <si>
+    <t>C2795YC1877</t>
+  </si>
+  <si>
+    <t>YC1877</t>
+  </si>
+  <si>
+    <t>C2795YC6604</t>
+  </si>
+  <si>
+    <t>YC6604</t>
+  </si>
+  <si>
+    <t>JH24120002</t>
+  </si>
+  <si>
+    <t>C2795YC1865</t>
+  </si>
+  <si>
+    <t>YC1865</t>
+  </si>
+  <si>
+    <t>JH24110473</t>
+  </si>
+  <si>
+    <t>C2795YC6589</t>
+  </si>
+  <si>
+    <t>YC6589</t>
+  </si>
+  <si>
+    <t>JL21010050</t>
+  </si>
+  <si>
+    <t>C2795YC4094</t>
+  </si>
+  <si>
+    <t>YC4094</t>
+  </si>
+  <si>
+    <t>C2795YC9243</t>
+  </si>
+  <si>
+    <t>YC9243</t>
+  </si>
+  <si>
+    <t>JH23030476</t>
+  </si>
+  <si>
+    <t>C2795YC6573</t>
+  </si>
+  <si>
+    <t>YC6573</t>
+  </si>
+  <si>
+    <t>C2795YC4174</t>
+  </si>
+  <si>
+    <t>YC4174</t>
+  </si>
+  <si>
+    <t>39C2795YC6591</t>
+  </si>
+  <si>
+    <t>YC6591</t>
+  </si>
+  <si>
+    <t>JH22050483</t>
   </si>
   <si>
     <t>C2795YC2833</t>
   </si>
   <si>
     <t>YC2833</t>
   </si>
   <si>
+    <t>C2795YC4126</t>
+  </si>
+  <si>
+    <t>YC4126</t>
+  </si>
+  <si>
+    <t>JH20050013</t>
+  </si>
+  <si>
+    <t>JL24050059</t>
+  </si>
+  <si>
+    <t>C2795YC6595</t>
+  </si>
+  <si>
+    <t>YC6595</t>
+  </si>
+  <si>
+    <t>JH24040001</t>
+  </si>
+  <si>
+    <t>JL23070012</t>
+  </si>
+  <si>
+    <t>JH25120272</t>
+  </si>
+  <si>
+    <t>JH24110274</t>
+  </si>
+  <si>
+    <t>JH22120054</t>
+  </si>
+  <si>
+    <t>C2795YC4132</t>
+  </si>
+  <si>
+    <t>YC4132</t>
+  </si>
+  <si>
     <t>C2795YC2836</t>
   </si>
   <si>
     <t>YC2836</t>
   </si>
   <si>
-    <t>C2795YC1861</t>
-[...74 lines deleted...]
-    <t>YC4079</t>
+    <t>JH25100108</t>
+  </si>
+  <si>
+    <t>C2795YC9268</t>
+  </si>
+  <si>
+    <t>YC9268</t>
+  </si>
+  <si>
+    <t>JH23050198</t>
+  </si>
+  <si>
+    <t>JH25100282</t>
+  </si>
+  <si>
+    <t>JH24020007</t>
+  </si>
+  <si>
+    <t>JH23050519</t>
+  </si>
+  <si>
+    <t>JH24070159</t>
+  </si>
+  <si>
+    <t>C2795YC6588</t>
+  </si>
+  <si>
+    <t>YC6588</t>
+  </si>
+  <si>
+    <t>JH23020498</t>
+  </si>
+  <si>
+    <t>C2795YC9265</t>
+  </si>
+  <si>
+    <t>YC9265</t>
+  </si>
+  <si>
+    <t>JH24100460</t>
+  </si>
+  <si>
+    <t>JH24100462</t>
+  </si>
+  <si>
+    <t>JH25120184</t>
+  </si>
+  <si>
+    <t>39C2795YC6582</t>
+  </si>
+  <si>
+    <t>YC6582</t>
+  </si>
+  <si>
+    <t>JH24100461</t>
   </si>
   <si>
     <t>C2795YC6607</t>
   </si>
   <si>
     <t>YC6607</t>
   </si>
   <si>
-    <t>C2795YC9243</t>
-[...134 lines deleted...]
-    <t>YC6588</t>
+    <t>C2795YC4123</t>
+  </si>
+  <si>
+    <t>YC4123</t>
+  </si>
+  <si>
+    <t>JH24040551</t>
+  </si>
+  <si>
+    <t>JH25070208</t>
+  </si>
+  <si>
+    <t>39C2795YC6589</t>
+  </si>
+  <si>
+    <t>C2795YC4177</t>
+  </si>
+  <si>
+    <t>YC4177</t>
+  </si>
+  <si>
+    <t>JH20110068</t>
+  </si>
+  <si>
+    <t>JH20020025</t>
+  </si>
+  <si>
+    <t>JH24050372</t>
+  </si>
+  <si>
+    <t>C2795YC6610</t>
+  </si>
+  <si>
+    <t>YC6610</t>
+  </si>
+  <si>
+    <t>JH23080289</t>
+  </si>
+  <si>
+    <t>JH25050372</t>
+  </si>
+  <si>
+    <t>JH24100025</t>
+  </si>
+  <si>
+    <t>C2795YC6618</t>
+  </si>
+  <si>
+    <t>YC6618</t>
+  </si>
+  <si>
+    <t>JH24110391</t>
+  </si>
+  <si>
+    <t>C2795YC4135</t>
+  </si>
+  <si>
+    <t>YC4135</t>
+  </si>
+  <si>
+    <t>JH19120254</t>
+  </si>
+  <si>
+    <t>C2795YC4105</t>
+  </si>
+  <si>
+    <t>YC4105</t>
+  </si>
+  <si>
+    <t>JH21090322</t>
+  </si>
+  <si>
+    <t>JH25040233</t>
+  </si>
+  <si>
+    <t>C2795YC1887</t>
+  </si>
+  <si>
+    <t>YC1887</t>
+  </si>
+  <si>
+    <t>JH24080063</t>
+  </si>
+  <si>
+    <t>JH24070158</t>
+  </si>
+  <si>
+    <t>JH25100284</t>
+  </si>
+  <si>
+    <t>JH25010219</t>
+  </si>
+  <si>
+    <t>C2795YC9250</t>
+  </si>
+  <si>
+    <t>YC9250</t>
+  </si>
+  <si>
+    <t>C2795YC9260</t>
+  </si>
+  <si>
+    <t>YC9260</t>
+  </si>
+  <si>
+    <t>C2795YC4110</t>
+  </si>
+  <si>
+    <t>YC4110</t>
+  </si>
+  <si>
+    <t>JH24110390</t>
+  </si>
+  <si>
+    <t>JH20030711</t>
+  </si>
+  <si>
+    <t>JH24060429</t>
+  </si>
+  <si>
+    <t>JH21060438</t>
+  </si>
+  <si>
+    <t>JH20110177</t>
+  </si>
+  <si>
+    <t>JH23060304</t>
+  </si>
+  <si>
+    <t>JH25050004</t>
+  </si>
+  <si>
+    <t>JH24110393</t>
+  </si>
+  <si>
+    <t>C2795YC6603</t>
+  </si>
+  <si>
+    <t>YC6603</t>
+  </si>
+  <si>
+    <t>JH23070441</t>
   </si>
   <si>
     <t>C2795YC1876</t>
   </si>
   <si>
     <t>YC1876</t>
   </si>
   <si>
-    <t>JH23020498</t>
-[...44 lines deleted...]
-    <t>JH20020025</t>
+    <t>JH24010005</t>
+  </si>
+  <si>
+    <t>JH24060421</t>
+  </si>
+  <si>
+    <t>JH23110407</t>
+  </si>
+  <si>
+    <t>JH23120184</t>
+  </si>
+  <si>
+    <t>JH26020400</t>
   </si>
   <si>
     <t>39C2795YC6586</t>
   </si>
   <si>
     <t>YC6586</t>
   </si>
   <si>
-    <t>C2795YC1887</t>
-[...98 lines deleted...]
-    <t>JH25050004</t>
+    <t>JH22020355</t>
+  </si>
+  <si>
+    <t>JH20080278</t>
+  </si>
+  <si>
+    <t>JH23110489</t>
+  </si>
+  <si>
+    <t>JH22120488</t>
+  </si>
+  <si>
+    <t>JH25110136</t>
+  </si>
+  <si>
+    <t>JH20080232</t>
+  </si>
+  <si>
+    <t>JH24110392</t>
+  </si>
+  <si>
+    <t>JH21100514</t>
+  </si>
+  <si>
+    <t>C2795YC4143</t>
+  </si>
+  <si>
+    <t>YC4143</t>
+  </si>
+  <si>
+    <t>JH21100029</t>
+  </si>
+  <si>
+    <t>JH25100531</t>
+  </si>
+  <si>
+    <t>JH23050358</t>
+  </si>
+  <si>
+    <t>JH24040547</t>
+  </si>
+  <si>
+    <t>JH25010167</t>
+  </si>
+  <si>
+    <t>JH24030360</t>
+  </si>
+  <si>
+    <t>JH25100408</t>
+  </si>
+  <si>
+    <t>JH25010210</t>
+  </si>
+  <si>
+    <t>JH25120029</t>
+  </si>
+  <si>
+    <t>C2795YC0315</t>
+  </si>
+  <si>
+    <t>YC0315</t>
+  </si>
+  <si>
+    <t>C2795YC1857</t>
+  </si>
+  <si>
+    <t>YC1857</t>
+  </si>
+  <si>
+    <t>C2795YC4115</t>
+  </si>
+  <si>
+    <t>YC4115</t>
+  </si>
+  <si>
+    <t>JH22010118</t>
+  </si>
+  <si>
+    <t>39C2795YC6610</t>
+  </si>
+  <si>
+    <t>JH24120009a</t>
+  </si>
+  <si>
+    <t>JH19110327</t>
+  </si>
+  <si>
+    <t>JH21040076</t>
+  </si>
+  <si>
+    <t>JH24100287</t>
+  </si>
+  <si>
+    <t>JH19120930</t>
+  </si>
+  <si>
+    <t>C2795YC9253</t>
+  </si>
+  <si>
+    <t>YC9253</t>
+  </si>
+  <si>
+    <t>JH25100453</t>
+  </si>
+  <si>
+    <t>C2795YC4078</t>
+  </si>
+  <si>
+    <t>YC4078</t>
+  </si>
+  <si>
+    <t>JH20040073</t>
+  </si>
+  <si>
+    <t>C2795YC7808</t>
+  </si>
+  <si>
+    <t>YC7808</t>
+  </si>
+  <si>
+    <t>JH23100189</t>
+  </si>
+  <si>
+    <t>JH24030719</t>
+  </si>
+  <si>
+    <t>JH20110116</t>
+  </si>
+  <si>
+    <t>JH22060335</t>
+  </si>
+  <si>
+    <t>JL21010000</t>
+  </si>
+  <si>
+    <t>JH23120043</t>
+  </si>
+  <si>
+    <t>JH26020010</t>
   </si>
   <si>
     <t>C2795YC4133</t>
   </si>
   <si>
     <t>YC4133</t>
   </si>
   <si>
-    <t>JH24010005</t>
-[...56 lines deleted...]
-    <t>YC4143</t>
+    <t>JH22080693</t>
+  </si>
+  <si>
+    <t>C2795YC4087</t>
+  </si>
+  <si>
+    <t>YC4087</t>
+  </si>
+  <si>
+    <t>JH24070149</t>
+  </si>
+  <si>
+    <t>JH21030983</t>
+  </si>
+  <si>
+    <t>C2795YC9251</t>
+  </si>
+  <si>
+    <t>YC9251</t>
+  </si>
+  <si>
+    <t>JH25040478</t>
+  </si>
+  <si>
+    <t>JH20080112</t>
+  </si>
+  <si>
+    <t>JH25030140</t>
+  </si>
+  <si>
+    <t>JH20060453</t>
+  </si>
+  <si>
+    <t>JH25040192</t>
+  </si>
+  <si>
+    <t>JH25040193</t>
+  </si>
+  <si>
+    <t>JH24070320</t>
+  </si>
+  <si>
+    <t>JH22110283</t>
+  </si>
+  <si>
+    <t>JH24060156</t>
+  </si>
+  <si>
+    <t>JH25050250</t>
+  </si>
+  <si>
+    <t>JH22060555</t>
+  </si>
+  <si>
+    <t>JH24030441</t>
+  </si>
+  <si>
+    <t>JH20110115</t>
+  </si>
+  <si>
+    <t>C2795YC6619</t>
+  </si>
+  <si>
+    <t>YC6619</t>
+  </si>
+  <si>
+    <t>JH24040548</t>
+  </si>
+  <si>
+    <t>JH24100459</t>
+  </si>
+  <si>
+    <t>C2795YC1872</t>
+  </si>
+  <si>
+    <t>YC1872</t>
+  </si>
+  <si>
+    <t>JH25030158</t>
+  </si>
+  <si>
+    <t>C2795YC8687</t>
+  </si>
+  <si>
+    <t>YC8687</t>
+  </si>
+  <si>
+    <t>JH25100454</t>
+  </si>
+  <si>
+    <t>JH24120389</t>
+  </si>
+  <si>
+    <t>JH25080028</t>
+  </si>
+  <si>
+    <t>JH23020238</t>
+  </si>
+  <si>
+    <t>JH20070753</t>
+  </si>
+  <si>
+    <t>JH25030161</t>
+  </si>
+  <si>
+    <t>JH21090281</t>
+  </si>
+  <si>
+    <t>C2795YC9261</t>
+  </si>
+  <si>
+    <t>YC9261</t>
+  </si>
+  <si>
+    <t>JA23110047</t>
+  </si>
+  <si>
+    <t>JH22040036</t>
+  </si>
+  <si>
+    <t>JH22040382</t>
+  </si>
+  <si>
+    <t>JH23120183</t>
+  </si>
+  <si>
+    <t>JH22080229</t>
+  </si>
+  <si>
+    <t>JH24090416</t>
+  </si>
+  <si>
+    <t>JH20080545</t>
+  </si>
+  <si>
+    <t>JH24040333</t>
+  </si>
+  <si>
+    <t>JH20060688</t>
+  </si>
+  <si>
+    <t>JH24030533</t>
+  </si>
+  <si>
+    <t>JH24110212</t>
+  </si>
+  <si>
+    <t>JH23110020</t>
+  </si>
+  <si>
+    <t>JH24020469</t>
+  </si>
+  <si>
+    <t>JH25070124</t>
   </si>
   <si>
     <t>C2795YC6617</t>
   </si>
   <si>
     <t>YC6617</t>
   </si>
   <si>
-    <t>JH21100029</t>
-[...41 lines deleted...]
-    <t>JH20020688</t>
+    <t>C2795YCB620</t>
+  </si>
+  <si>
+    <t>YCB620</t>
+  </si>
+  <si>
+    <t>JH23010159</t>
+  </si>
+  <si>
+    <t>JH20010142</t>
+  </si>
+  <si>
+    <t>JH24030440</t>
+  </si>
+  <si>
+    <t>JH21060456</t>
   </si>
   <si>
     <t>JH25050005</t>
   </si>
   <si>
-    <t>JH22010118</t>
-[...41 lines deleted...]
-    <t>JH20110116</t>
+    <t>39C2795YC6595</t>
+  </si>
+  <si>
+    <t>JH22040374</t>
+  </si>
+  <si>
+    <t>JH24060161</t>
+  </si>
+  <si>
+    <t>JH24080393</t>
+  </si>
+  <si>
+    <t>JH22040440</t>
+  </si>
+  <si>
+    <t>JH21060457</t>
+  </si>
+  <si>
+    <t>JH22110236</t>
   </si>
   <si>
     <t>C2795YC9255</t>
   </si>
   <si>
     <t>YC9255</t>
-  </si>
-[...253 lines deleted...]
-    <t>JH20100412</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1109,51 +1038,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562949c0c51ac569e35212c2dcdde26c524aa2021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f6555b1346ac44365562b4f060f897ebb5e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e6e1705c3bc3f4b3e66561e2f0045bb9032d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ee1e449ed1de7e5b54c66b1c72b9d67b8ff934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5c1cbbd4daf37ce248d297dbed0ee586dfd7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ff81e2c647cdc6f08f90e9b11b1fcbb0cd2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b965ea276f53c7ee4eaa22e32fa342e00377c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c395e523d22231e4c6a12b56984949a7c68bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c40c1636b3ceaae18394113c266a82a1905159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebd2ee41a4e0135e4846ff129b1faf244e2af010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc1f27f2848c0d04966d889a8b166bac856b0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb3025cb6fd74850125b863bbeecf0256658512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cdde2d4eb5a842e6294c53617cbdac7d4ecf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4461d612d9e4b4e3f6bcfdb43d28381fa3f49a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0217158d32b14848205b13fb841cc8cac867d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7867642af281e41faa2b9fa163f84f722201d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca019642a828022217258b295c1f4e40e6b3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed688f78328bf022efdd85492013cc22a2000218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2fec5d11a757dbcc80eaf41612ace0cbe1d5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c925547b2d5fb287821c17c09e4f7fb9d645b4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312d9853305f5781da806b2533221430cc5eeb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ab01df8f0da7977be190eac99fa94460867122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf621c5eaabee3306452a302cdaa8c477f2cfccb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fe977a93d1a8e3884cac9cc288e29a766b4fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be762894be481e89df5ab9502fd4a80ea4b8a7b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c237c4aaf7bdf912ae10c1a7942a722b75e0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828e3907c4f847bdfb78f229a7e23cc0229aef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae292ae50d702903db97c894bceb848bd73bf08328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c97fa5c3110cbfe8a823d996e353b4ebe7a41729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138c8fe3d7c9329799780c3475cc216be3e85d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5dded97e410d704557ee5b1d38039535e176931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478e5e784a12356dad5d050df8cf09f0466cc4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ed659cca335c13c775fc4bc2bfca36d1c825533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1417acc990ea8c388e0023d1f5218487e067234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e27eeb79a69fbfbd13e20924335b8e0d15c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb7354e587e9ebf3ba6a1e79a7cd09dbd3fd2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c75a938eaf0cd53fcaecee4f1ac05715a67737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9460c1474e251e72b723b0c6cb87f9bb50e4b2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd1241bdbdafcaa2ff5503e5cae63f8a34ee6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb599c43d61c5219740983b5be6b51615e55340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d751fb221af77b849d92c8905e2552df709f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d010ac5faa200751a933efd90d13b72110e3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532060a4c2b09bbbc826ce145709a2b238f2d2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aaac141343b6205aaea3ab8fce6bcf508ac7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1d5342e9ac91c4c64754c65c432f9b8b403b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09bc2fdfdb87916890bd422c01b76e8eae924346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef16907ed293ab84ba1ef578db0dcc05e9278c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63616c11e4140d88fe7049e62ae827ee21d0dc4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71047a13efc621e19411c4e48ce5908dec8fb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d92c4009ddeec935dca3ddba082b4fbb1474450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d35bac3c3433760c7b9f47585cfa73cedcf68451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975d266478207d6befa0ca53249b08e820629b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26738d36ebcde68879d21bba23cb587314892553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017f2e13992b39d08b1814f5ce2981f096503bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec6598063316679605409a721c00694104fdf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e335831b8ece0048bcca4b1347ecdf8c2d278156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef437f4ba2a855aa776aa1b0383ec3bb0d46d5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5216ffe018339c40488b8c5dc0726fef2cf659b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f52e945117087e05507aea922dcf5f3ec61d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3bc9155aafc9254ff62e137be08aad0ed8be460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d743ecb2877cd5d1dcb2bc261a7ab02acc9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef16907ed293ab84ba1ef578db0dcc05e9278c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633335b4c11a92342170e0ec002052f717fa32663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ab718f130a07c2e00bf2ae347eb902ec4391c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7a3462520c6347b2ba4a7b770512c3ab3e9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0aa7c07a5a1146726a81578f353695f4506c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca82c72bc5b150432a62dc20a7b63d2fea5b1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a60cd8cf58bb248bd0e29e6106333f88924a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa59ea6cadc31af4e7e868b726224d767c00969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbc3190c786f5a54a5d14035898e886a47992a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a2f676c5d19cfc07a9116d31a714b8c43188971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ef6b8fe7d61920cd855855ef2499e2d0bfcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726846c743d99a9a663c83f94179e10983e52f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493f6f8960c86ebeb5d30fcfc13e6423229ff974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfabd086092ada523cdc36e003608ece4f22875.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5bcfb0bc4a3cb839bb1ad13434f8a7c1a1cbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9dea57325a7ac87cc89d1164747a1c7f4844b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafb1e1e7a388ad84da439e60b0b9fd1a2ce76378.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cb13b4d92247d116eef0ee4c82041665db3bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c475b446423bbab571f416e90b8af26af551fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4930862396120be755fecf2584ea82899404481.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df6f269812c771db01c7bdeb548fb49c63ee4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f7503c9fca06737a157c1e4e5f007edc6621483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cce904731e89c0135cd527adbe83e3e910ff8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f01db4a1b265fe3bfcc2be59b707c1d9170e7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bc29c21631716d5b4a7e4517d992a78545d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e012efb4cbff08aa52edb6a3159fc278c8a38a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ab7bcb51113e64f2170c176d1ceb5d78b1f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05709915743f0608cb01fb3c4f1679f36f34102a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186600135a378c71d6eed1974baf2cf12f58e7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd04d86ba6d51dc9b124ceb9e6f56e14dd922c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031690a507d4431c142dc6cb36bd6077ca7e2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614640bd0303e8d1cdd906a0668018ccf290d40893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad39f4cef2f6f4b31080576bc270fcc2b0b2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d9076f016bb1b067f8e798065f245b973f99c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec08ffaa42bbfde231ebf0fd073e663b73fb1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3439be778d202cb97c49266ce3fd8ce264dd6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a88b670502e40fa7623fb3b08301a4409a2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193b4b8afc7f4984918e70876a8cbde94f007b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ca70d8376eb3a1b997232235f696259905fb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0c3645e8835dd20a09de0f661cbd08069b234101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f3d3d18d6b23468d78581c26875e7e4ef300102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ecf6b6a9092632dd9868479836259d3a42b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bad938539aa0ee5e276ee09377061eb82e85c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a98e709b10050b7561c12f7428d92823a8bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1ac0e3afa288183b020ee37d31001fcbbbbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee97646efd779c6de880c822c740e0a558fd48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f5d2229b40d6bb85ab2394a2bfa24b9a51cf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1391c9725e387d04c9909341d90e5aea8ac85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853073f2db010ab65c5eda0a409851a3108f237110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3bebbe313f17fd0712aeb0bd1c04ff32b543d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a7481a87e5aa6d7e52d7c6912db618b15394112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608d4ab0e06ca9d79b9ea32b55b86962916d21a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78dd94e22ce486f06dd550b1bc20bc28bc046c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c5f3772c840377f64cecdc08c4455f4281e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392d1408dac2bbfc3fa337192cac446641a99a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04ff7979e528ba1621cec3200044c9768b1fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2cc630865ca512c9a52508fcbc95edba120e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68c451ea7f4921da5fbbd25c45ebcffb7d9928119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19347619650a6ee5890ecd2dafa7ff64c7889646120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b5ac3a50ddb3be2d045e7344f5eb27a65442121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f73660520cd6e6186722b5886bf9f3206818d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96acef73ecc368b3a9443aab78925f9ad3663d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1eaea04e5f6b22b1a7da87070092962134a25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb068a013faa18f21ddfa2379e38e1067d9337125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9949708996bbb6dacdd4e58882d7b136217da6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1838102931d0622e44c2e32aad2f5b0552137127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840d8065c3e99b3769db1aeaa3fa036f4d15040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f489968b526dbb2b0482006a22ca0345e9959129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c1c3233089df02701c92ea42978d1fdc3839130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f367105ad4faf3f597c84091170c72dbb3c202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f17b9c85e092b9d08df64c46d02dbb737e1f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22145a059a5abab7293765ffaf9132585392c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446ed4a180ff98406136b2a7ea1a3aa558c2a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef71edd06e574b069d21156cdd885ef25515e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aa5548c44208a72b3c7d67317864b733f1900136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef470074a6aa4e2a74440958d9f76d79be8c07ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd022b34198b9366040a77e5f7b0db85bce254138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88973dc8bf9dfdb6ce3b5312c4e7cbe459e849c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e86240496cdd93e2b926280771076935af1588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180560753d13b90ae57be3c8f0a68a6334fb44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa838d834a01d481891faab1f6dd1c828b4c4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dcc4e5979aadf636fda89a80903b6a47066e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e81a69947763d4da6367287996e1458a492de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fa8cdc1a48a3b9d429cd7b3e7802fe93b8f58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef16907ed293ab84ba1ef578db0dcc05e9278c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f48792797d86b27a8eb0dea325fb5c28befc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b2ffe7baf26766740c55a4abd61a41321374148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a42f0a9a7a5004c63b910ed67e918a6985e07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e332b6c18a8975b3cab0e4e097d320b1f4d1ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e12808e53ba25f1fbcafabf004391b92d8354151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc64a6eadb3e969441320ac4b2ccd8db7bcf539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d834446f1724f1284be3a4e0a2350cda8d716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0623c3520989e0e207c876d9bc4b879905e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e4644f757b9686e9f1739dc584ce240195e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d4b9411c9fef724b6ef094dfca381860b0fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed9bde09c51f73405c9376d2442b74ec594083157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f82608a6215e667ab5fe2fc5d7351396d35e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7c3a78f1b9a64e2ff2e603263bb8bbb22c3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabde646357eafe3ecfb05ce83122176860a8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c73ee56631a069755fc68ed2556d16266c9a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77af6e99576edb22de4ae632a053db843a40ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19970f421f1d0f04e84766c65838a3f31b42f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be96aee8ecb8a1705855cd8c76769864fe841164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ef9691ebf2b5bb35b1aa43a46e8c11b7b33c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535398a1229a3d03ddbc5aac646119bc4b6c74cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc255c2d3f9f9c91559f7fa595cc066b5111eeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d6ec3643d0eac5f04a2b7b8fa37c77b17db0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd430ecd4e20d273fdd18fc16af334e77d31f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225a8cfd459e97325342a4719c814d9a5c726a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f7616943bba3882558df08801f5290294e9d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1bc3a87ae1bd16379f1dffca346b705d34d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f0ab4ec99a3e68fa82916e7c3a735de17cee3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa0a28e2eb0980f6a8297bc9f13d439944f395174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaca7c05ed00268fbc6677cc004579e9c37fb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b8e885522243a90106e8a05f37d32942e020176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278b9ebc5add56d0a4d59f6175487517e30fa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd3107c3c48b2a0ad72f5a29e9717c7a1ad4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abd72ac43ff51184d37ddd118f66d6e2ae2e4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8411e6b602a2d16dfc3c2bd90d98db9d49452180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33839b08ecd7cf3dde667f5e926874ce0a87e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de449d0d2b26af9984d26ec4ddf780a41ca6d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e05b2a423ff9132ba38b798d10d0ee86b5d0d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a38f7069e0bd6120ee32030bdadbdaa2299b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72ee9778344fe973a2799500b9d0310db0cbae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fda00aa2a83eaac5c38be496d234d142f9a5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7c0819d970afa76890919e3cc8c4fd053f2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb255a4d221804183ad891f57d259640f38f3c54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061fb405a8e4cef15eb70f62ebab9162bfcc491189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc4d3d6111e2e4ed3061aefbbdfcfd71b6980f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f0b22f4f77e66147845fa79106c8d7c236eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba335b22864ad2b10953ee5377f50143de92b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f7c682c7b70ca344c3fd5501fc047a8a1ed3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1524c620f64abab9d835f0cbd37f71ddb6521c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a18ba2f2f0608a5f9a92fd178bb3b7c105e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697beea84afd0a412cc02b392b58e73f06ac902f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b57d40a3f46e49ed7dd9bc9f5e42e2ec9f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28fabb06041dc0977e7f17a8baddeb16c107f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f876ab48e843ebcf1aed478939bf26055ed344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce8a6a650b947d93ab93933cee657ec5d6948b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd55ee376bb24a9c7a6c6cc8c1a6e8fcfb20092201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e9e35fcb85d5795143a41f50ce3ae8c5908df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115fc98f148229daa0bc9541d2f5a65c031bbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa4b35b5f7cfba1ad7e3183b56428ea61b317204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cac39ccd73e91da8cea5c32ec63299c9f4f85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9076f6ad0dbe5b5ab72bd40fbdf7c465569ff2206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207560024c3d3fa34595953f417d769987af04e207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847d8a6cf78dd8eb92ae085dd273b099d9048c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04e273d0b6fd77e09e9f29c09f545756214f43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f11f56ac0a72d5fc71234887e6bdf9f22765210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1fc64a8033f3a0f9108c9faa89a44e5946268211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e63706449f34406f0c9c8d646969a348a055ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2423345eb44c7622934afb3f80e9b960f8c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ee1147a988fd06dfec54de204497e52adc30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f559449792d270b792cf7e7be2e901fc73f35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6153b655283d93593bb7614be0f3ef6ac8ae68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f12dbd8a889eca7c27cf3bde68dfb63543cff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840bde367f7bd374b0dc569c3abfd74fd38b44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb974402c6459111eed12fdc8dc85aa8824d08219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3225aca705c6fed3c16ee51c2eba0bf48e59f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960289878ea05d291b34d78cde83e1e2e1907ce5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3799482936646bd9fa199b786206b0a1d9a87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e04ca4b6d5cf8ea4bc802c773bf980cdd1b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530346e234a443f9a6f236def1bff7484ea0ad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aae1e2612530eb2d040fd62dd5712a57f29381225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc889f0f36c924505efd321202da4a0c825e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b53e0e346ff0e864d09afad42ae717681138227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a493e9834f6443a07316d521db72b7b6fb4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3a4bb461516c8da4507eca6745ffbbf26384229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838002eb2412173bc7746f974af4a206a13ba7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb7ba3efda597809f4e86ef36d81a7be99ed5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393fd60c26fe40e6020611bacb802673b0f188232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b44df0aa0af7b8d04f7a8979085634237763233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5155fb3486830dd1b01a6546d0f41e768b8d71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a0dc04368b8bace2c91248406b513b432be9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c7c61239fe82dd0853702f387a7ce0df5d62f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb4451ff7676b4e21753e7015533ee07417472237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c428c9a57c0077449772c87fb62dbce2be35a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721af621bf8ba262be9cbeb2baf1c1fb76123bd239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b141e5590d95ae8ce31d1bfd83bccc12f1af710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d7c96dede522c9299a780ce8024c62509add241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e37c806efa0e1c124fb657f93424adf033668a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61291e060957b0c80fbc42d653c91369a109b243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acff55b39379ca06bac8119c1c439d6102a113244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95d9c5bec2ed46c04b067457fcb8a18e7a352245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b684eece4811a8518d73ada82c7d96d6de681246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886332c4a257b998157bbacc27dcc78b2c0e884e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fba701b51ac35a8bdc839fa78df96552de72f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe24b322d5cb6bd2f282a23e96b059d3fe09c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d96fb521625086d17366fb38cbc089ce0ef520250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3091658c978c5b56e3616cdb2e45585afb2c8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e3ea67a9b522890c327198bce70a13e908ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e858ae58fda56d3345016e1fb8caeb5939c4b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1908addc630183d532b6c3e5ba8914fc3a4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f093ec912034f5b2550883d4425224439233255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca47e7d974ef008daaa5d026c6d1da52e5c8c9256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b9d381b32fdfd91d5819baae1bb5881d2845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7334eaf9426a400d14f2c82a479ed7cfdf5bb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca878831c8b0e166f33dd3c7cc5d335cc0253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e23412ce776b22560da78f7f3f86b622fc250e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149c995c8692ce44f4e1a4041127a9a952286b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd0088dc500641c413954c1ce10b4ac95cfa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a21d9259e8fd5bf3b0e54cb1847823ab379471263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a47764bf3aba19fb39ae0b2a5d4d717d210c8a264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341efc01c199bcde20a18e3d62e77d460418e5e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0de385a2598854636e45b4983b8c151612ae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c3a128c850e4d096a959208bc8d55023df833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5db190fde693549fecf497149440fa03fe9e1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd60ea2ddc6feacbc5fc6218864af638f3d81a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5589201665d55771cd3fde7c8e6a88f7954a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a5a688d38995bc93de0dbdacf67c0d8335347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf46ddfa8643bd094417a36ab720258bb5963b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdfd645a2e73331480d6d3a0410288f2369ada9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7481811ba45409f81f90a7b38e864063d13a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a904d2e18fd3c1829a846e086e2699680c0cce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b06e999255c400fa4f6f1c37f5d33521e37ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public13.public"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81f44ea323eb8a7f79a5b672a7ddba71b619814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3f719d0f37e79f1576f792554681a48a5ddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b82f3159e758e691b0fef13257a27f37f56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264874a5b36f923d34124c2dcf21d4ff349c87b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b21d37db435e1a19c6393b4c477e3b6c8da7f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bbe1cee321d9244c2477204c61bb143e400c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d413f1c50f366ec89b642ac685967a6fb8a0b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc86cc38e7fc0ed47c2e538d0829dd80ed2a3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a282efbe2cabaaa106f54bbe9a7c22826bef0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e300b6b5e8a3b3f117928624c26a8e8d169a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2a7931d76eaf0cbb5a2e71d7d8c6b9be909424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693964f46ac1eb5291d5261c2759f1ad57dac125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public26.public"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c5bee05cdfa1c838d76118dcc3454d3e363827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e341a4ceebd080fc95ba17f1b6f6491a60fd22328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ff028a036954430c38c348958cdf0340473229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fb45bb61677cbadb2f25c5daf134c457983b230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76144e8e4b2c9701f8d883d61e36ab67c32057931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977e878c5cf16a270a9308dcffd67b4011b6c4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06074326616b05e01c8fa573a69f5b0c0a24333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ba981e3e2e31c78cf99e6dc932eb9f44555e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3730f4ca8dcf7076bdb56e13eae84829ce428235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996108cb1d7d491764dbbdf4eba88c7ee9398836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668319b886e6943391083ddd353d4eb1fdf0ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3768d9bbb5479caaee02fe2b3ac959fec86936a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e13d0627de690b90b177e87396e305a60858339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542255160a0d7d4e784f2198b4d8aa555de7d7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60262335ca0a53d493fac5e66292b58fca55bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c67424df385adfc853bb9bbe945aa677a6c6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e93b87ab027434f6ebae93274b8ce1fa08c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d7549804293add1994df877b636becfde23a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05cfd613bfd8cbaf86e81ef697ce78c60313bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e4eb74cce7ee1a7c9cad65ffd54ab8c96e6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6e76a2553d6bfccd08bddf8473e7a23f293a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbdd4a62f4e2bb4281af744e5df2d0e42f6e348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b90b97a018edd7894a54d090550a7a0f7bca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7762e30753d5dcf216396b6583fd0414ea3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789561d24f2e221bc49489eccc487d306e41a2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44949ba42365f28884c31aa244bd6b6920eb840652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbaf9421dc2aff20680675a379df01a51c757753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d54e2a5e89a352b977db175ac23d9779ab8fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e632468b7c73adc78a0a965128e743be4aecb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc303c67740da5436fba3a0d6a0c4a8671170356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b731cb9d82b02d3eb0c2bff2ee8bc61b88d2a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c00a0e7b1f51196f017afceaa48f974513354d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15300ec29a18e289346a5f91ad7101d36cdd95b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55febcb29b1c7e60e70912ad6003bd0f6fcd8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103af516e25c94919c412aef07333bbfa45b0f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678210fe566e2d64958f4fa469b5960daf3180462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8cc7d0cd5d2d9d486245caf5b95286f40265d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed597d60fb07b176cf0cd7c4954a8448b8d6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0be16af31c149dc9c05edeb49b0676e72ad5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea66bee5e0a761734f4c5ec366422b48df600266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a387c228f9926ddbd70964254fc4e4bad26ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960e568a5d735bd0cabc7c1f64cb146d7198c4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324f25cf3f2938ec6a7adcef93066c7e36ed1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab28cc71eaf4c573916570046ce7730a8c3b8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92810715aac2d9944f5cfa99c4890516c4c60b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbeb343e6ef14eef786438a76e97371bb5005972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5a39e4df7adf3a3b0bc39b305cf2a120e6f2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ecd4fe42f402daea0a82e2c2b8c74846b2da774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a6430e06b584118dcfd29d684e00acfdebb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55980001a86f3c2bf8124d78260dff08dd710a9976.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a2e8718914228b34f63c1ca88526d733045c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79818a6738aed3440e247b4f76ccb887df43afca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d4493abbd69420e579d209f2d99a03210ef7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361b10ac9905c4e23482e83bbbd43fbdbc4e5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4335b6ee1f08b861bc3c6ef66ff4c1f53f49b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc151d0766ac1f0c6fab42b7624a6c17975c7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea44d23b1a1695f0ae31b4e7748a89026aff32983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a293d32fd74e8742424d699a7e53dd65c078f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9149de4014d2b7f92f1d67b6c1ced99ef2ba785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665ad93fcb1189a6bae0ef6bacc8c0d22c596c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a3611f05a6e13e8812e26d3573bdfec580c4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff02a51b0ff336d07d84a311493820302158a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e6e48180179e2bd1ec9903f4305c8622a48df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0af9a2c570aa9e27fe86ae4df4797caa9257f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5f16df26eec0decc2ee07b20515a8b941d2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520587eaba368ea66d04e2d6dd56b80bf59633292.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b25d14df5802437c536b2b17f9674a1afb8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4f7e640993dcffde48adb7f16bbc676b73ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1355ef51021329867bdcbd9ea37918fdcd959d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13d8b952751be7bd265d59cf5997c0f810800f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48db81fb4f6ae131167f5e2de806e1f4f3b5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad5091104dbdd7b0cea5dcda5191117a3a42c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce556ed6bc717731b3b1991344d0d95858df48499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7e86418bd772a985640b6ee97f5d6d21fc1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2ec18bf49e596ce54ea7c6524550076738f67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee726c9bdc48208d5990f61fa0bc2aaff67123b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4569a65ac03dddbb628ea5251980260a787f967103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a6eb2d254dae3bd82b3ada15cfd95dac0ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb4288375de524aad5e1f1edf72ebbef80229f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2bc0cc17f2e91fdaebc33c46abe66d1ec6e3106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133060b65e34a3291493aa1872b2cf53b5789d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dad234a66e5637a117254273f91bab40f70a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10cee16034211875034508832a9c6b9a4f528d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df74c532be3e687205b27c33d7caf22dedbce24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a449e32ca63cf8d70713e3290a62aa606e8178e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd07e95ac389e561e6bb98d1eade8cae6cc79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184fc57a730e2c374bf6ee2515d99537a08974113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd986a9c8958d2b13d2f5ed2eed5866ed8bd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a31fd3e1e9ebb3d3055b952d58e8d10b1594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81696c8a72d3a1a2b519d4bef83bc248fa184dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5d862d6337ac1214976b8cd48434ebb714b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5f11bde9b587a1672e8c65aaed5246b38d3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba53b656d10382ddd2b23d0b5b5e13a80766b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705db079e48f05e437a3bae8453fbe2ee32ddf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public121.public"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec788978727aaab9ce6e37321923507c5c5a1ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c008610ad3037b67853ce827d6560eae4f482123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca1a4c40fcb81be8d504074dc5e1d5c6c8c41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe162be9884a11618183751dc0aba44231386b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af30d212693a35b68e1b231fceaae264d64bb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb415fa3de6a7758affac4a6f2e819bc144bbdcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ebfb9cf4b5679df5d7bba841b02ade36d6050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e5c3f1f4145d0099e31449775f969199e27b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d419656789c2f6b2721cc65d8404e71a1abe459130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab312c7dccb9b492759b642919c404cd3f4333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a9f413d4fccad3529a0774b2ebc829a4fafd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7863d9fa97701fc4403ac45fa1f64d64a235b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248c8ff1c5b44b538ff56fb86cee7686015af90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c418f2ac51ff0b4bdf1b4a1a435eeb7d5ffce9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c17cb5db1875e4354a83dcdb2968edb01e1829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9539bd33182c08fa6ffa8f701ddb577becfb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aae75fccdd5908a3665a2ed771d23c762409f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1d911fbd73bd8c0b412ef093fb9963c57ad0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6eb8e85f516be83f4dc4f737b8e304cc5659140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd494e9bb005d7c395d6992d6d9873fa8732069141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88425c0c62b145649c2f389578d129e052d77de3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833e153fc98957c415f8492cf6aa98fe07d83d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83dcbbcbcdf3f62095a86025c56bf38ecdbd51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879cd219c786c5b13062604196643d467a9bb85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e60a1e8d59fb7cd0020e118029136cc4c03e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc323c6e429382f88c35e376ba2599964b4813147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd01a4379423482dedb473de08c7c0cf6be0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f8f97778403accd16a43457f1d281edf61cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5fe604e9b292610dda421d94d75dbb0791987150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc14716bdc6cd93ad46c4a43c4ee3db13d0d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0015def3b58b89565d544cfc46ad1a1c7406e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa4f17f9d663336a1190e5b2ff278e1e2b09f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3c267631d83de551bd7180c05517c148fd23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59e0324d0dee4a5b22b3edfedb721a1a96599b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e717e16fba42718c38244973215b64ee577d36a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8665871c10fb1cebb921c212bd495ebdbebf66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd16635efc147a39c5eaab45abb12bae2b25a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db593c8b89b0aa944e980fc46fd7c90e4e040159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b912835fa0b93caefbc659a5e0a74d69f838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fed36f4cec10e51bd0f356ae82ab63e7d8d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7dbb92478b83d1f0d53e2688bc68ea4055803162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1ad12914631e5d6fddd1cd7899fd3260f7ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca497f4d066434546d01e0d337a158806de28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca181c0e83a54f9a761f0b5a0a6c7aa49aed9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1b197e7652c348e61cd6326aecba06a2aa34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563f619b30de90e5b6835646eaa305aadf8af03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25365e9672c4c84e4de5eb79a69ccb40f6a6e513168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b764dad6aa427107814c196780d3ea43c3a3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb483c4b0c533c611399607b1fcfc15f5c3a562d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45ca66a6998aa2a90fc322705b0aac3619d2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cb80f33dd2bba9569384cd5eecae704e1ed9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee11b7fc1775a432ae113022c249f3d06b71f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a25e507a59931d2d09f05d4d523cb0591756f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e684ec136c83fefffa99b6f8ceedba378929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d953e5763502d3257242af99a1ca8b4bc7d5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1fad6a6617cc1043b31a959b5ef769d848b58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6e1bafa02eb001fb6cf0590951ce820cc21fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cad2d1151b9205cb9930f3d21b4610ee2921e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa446a87f968c865f9c23119c16752f7447bfa3c180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04571ba46b4f110bc875ab6d47c8e34f81c04a2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b916d4b1a27616d2c6479ae8faca6b2c8c7a58182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a0e5497dbc8f31e73078930175cf699f0d9fb183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64afa96c5d6318e0f27aa01e0aadcc6b77825a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8a1acdac7a2c657db9e4e7769e45206cdd87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530abff4d7d79557b5503c0a3b2797195d254e03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b6c69fb13b8f12cdba6cec867033286aebd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f7d3c31220b25a67c96d1e0d99717c542408188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820ad8262167a59d8ebc3fe3fd7e3432420d69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5367761b4683e3eb1519e3f901f786533958cae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08543fec5b0823bfbe7154d44987ca4f1f2c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620551d6c938a0b7e690934df16125f5ed423510192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd704bc18bc456a6840c7e6ded8dac233345fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b16b7c3270b77748acfc92b839ee70c8d360194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e6e09812547f5e59d0c16bf3d0c609de1f6f195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0342b3fbbf7432dd962ebcca9c1570004acbd78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e2cd731f190b1f25c35bd8ed6967d664df6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1564ff4ef1080bcf5479243625bc6a95137ea3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a5f7c0d64aed08b0723a7ccd7ec7b3d74cb72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7836df98c376c08f5be414fa5ce8f028faeeff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a026391e7b235e29e205bfe8292fb9d86ab7b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f58dd527ef9b5243d2edcc2ee84ce76754286202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a919ab1b442a6c0f40a0a85a6350035c6acdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4fab19fc9fdcf3a2367ea8d7ab6c9956110b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a4235fcc5c461841afabf4bd8c722243cbd9205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04446c5c601aa8dc58b9a94b338b555c504e4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6f979ef251c87aaacb7b507db0ae416e3eb64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba71d8073f67dbb80adc1313f077daf5485d4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e029fd35aef720af4142c6920e82aa1f6790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758ccf4f00ea513ad43ad6f81bfee006d52a6fa210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847505f11eab7d34780b1c3c2dc632e9beaf5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdcc9a9cd0de29994b846d7d23205e510fe1a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a2f4c62be341442c5310cf6810620d0829bb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc133e86a3aa4d158208f664f6d8e720742410f214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb933f8c38033f637d3254083f70e6a67a9554215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6514a6bca1a29e0e8f824e03685275215b72daf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1773653bb077a07ec059415162c44701e32a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac4fbc0fd92978ad76dfa509690edf5f9cbce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c6d083f859b290f730c509e7440811931cb6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e80866ca42cd9ea7cb08b913e943272098669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881bfe9f17f5f6bdd47541d7b476dd4871168eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d40c6dbdcd4ac9e9d08ea101344361657bf1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff1dc272d88c879e25d43837dcf4309243e035223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b2f4e4c10ac4f63c1f5047e3e91b8900772c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23d52a4711439a0796484329beedfafe1b3ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b9993d1d38c2734efe2ab2001a75406ee481226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13357aacfbe87a88ca2ac0b0c2a5fe36da7055227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8593a518b1376a696bdc5f1e974f7f25c643f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db22ebfe708cfb5c3fd84b2ee69d739bb4461b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdcae549cd09380a77a084b0c8486427b49d60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e842377a498b6855054481422fbbfacc20f6441231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489eee4fcb5812c21860208f1a7cd8d15f0be7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f86efdee3935e459376c48809213f4b83d28a2233.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1481,51 +1410,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1871,51 +1800,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1931,51 +1860,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2801,51 +2730,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="447675"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -4721,51 +4650,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -8091,980 +8020,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="233" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
-        <a:stretch>
-[...928 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9331,3124 +8330,2868 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D265"/>
+  <dimension ref="A1:D234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D265" sqref="D265"/>
+      <selection activeCell="D234" sqref="D234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>7640.41</v>
+        <v>6752.76</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>4136.37</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>3536.98</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>2248.36</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>1793.42</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>894.56</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1">
+        <v>1107.57</v>
+      </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1"/>
+      <c r="D9" s="1">
+        <v>925.6</v>
+      </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C10"/>
-      <c r="D10" s="1"/>
+      <c r="D10" s="1">
+        <v>923.51</v>
+      </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C11"/>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1">
+        <v>827.76</v>
+      </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C12"/>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1">
+        <v>824.7</v>
+      </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C13"/>
-      <c r="D13" s="1"/>
+      <c r="D13" s="1">
+        <v>726.34</v>
+      </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1">
+        <v>701.26</v>
+      </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1"/>
+      <c r="D15" s="1">
+        <v>633.87</v>
+      </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C16"/>
-      <c r="D16" s="1"/>
+      <c r="D16" s="1">
+        <v>604.07</v>
+      </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="C17"/>
-      <c r="D17" s="1"/>
+      <c r="D17" s="1">
+        <v>589.56</v>
+      </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1"/>
+      <c r="D18" s="1">
+        <v>582.63</v>
+      </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1"/>
+      <c r="D19" s="1">
+        <v>552.25</v>
+      </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="C20"/>
-      <c r="D20" s="1"/>
+      <c r="D20" s="1">
+        <v>475.98</v>
+      </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1"/>
+      <c r="D21" s="1">
+        <v>273.39</v>
+      </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1"/>
+      <c r="D22" s="1">
+        <v>380.61</v>
+      </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="C23"/>
-      <c r="D23" s="1"/>
+      <c r="D23" s="1">
+        <v>309.55</v>
+      </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="C24"/>
-      <c r="D24" s="1"/>
+      <c r="D24" s="1">
+        <v>299.51</v>
+      </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="C25"/>
-      <c r="D25" s="1"/>
+      <c r="D25" s="1">
+        <v>298.56</v>
+      </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="C26"/>
-      <c r="D26" s="1"/>
+      <c r="D26" s="1">
+        <v>293.38</v>
+      </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="C27"/>
-      <c r="D27" s="1"/>
+      <c r="D27" s="1">
+        <v>289.9</v>
+      </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="C28"/>
-      <c r="D28" s="1"/>
+      <c r="D28" s="1">
+        <v>278.45</v>
+      </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C29"/>
-      <c r="D29" s="1"/>
+      <c r="D29" s="1">
+        <v>269.56</v>
+      </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="C30"/>
-      <c r="D30" s="1"/>
+      <c r="D30" s="1">
+        <v>269.26</v>
+      </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="C31"/>
-      <c r="D31" s="1"/>
+      <c r="D31" s="1">
+        <v>268.84</v>
+      </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1"/>
+      <c r="D32" s="1">
+        <v>265.65</v>
+      </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="C33"/>
-      <c r="D33" s="1"/>
+      <c r="D33" s="1">
+        <v>262.4</v>
+      </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1"/>
+      <c r="D34" s="1">
+        <v>261.51</v>
+      </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1"/>
+      <c r="D35" s="1">
+        <v>248.59</v>
+      </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1">
+        <v>243.65</v>
+      </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>4341.75</v>
+        <v>227.06</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>2926.13</v>
+        <v>223.36</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
-        <v>2654.67</v>
+        <v>222.43</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>1723.24</v>
+        <v>216.75</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
-        <v>1116.35</v>
+        <v>199.2</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
-        <v>988.09</v>
+        <v>196.36</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>953.1</v>
+        <v>192.1</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="C44"/>
       <c r="D44" s="1">
-        <v>839.22</v>
+        <v>179.62</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
-        <v>826.85</v>
+        <v>178.4</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="C46"/>
       <c r="D46" s="1">
-        <v>824.7</v>
+        <v>178.11</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="C47"/>
-      <c r="D47" s="1"/>
+      <c r="D47" s="1">
+        <v>164.27</v>
+      </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
-        <v>701.26</v>
+        <v>160.32</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
-        <v>507.2</v>
+        <v>158.7</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
-        <v>633.87</v>
+        <v>151.07</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="55">
       <c r="A51" s="1" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
-        <v>632.81</v>
+        <v>134.76</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="55">
       <c r="A52" s="1" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
-        <v>239.53</v>
+        <v>129.36</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="55">
       <c r="A53" s="1" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
-        <v>424.59</v>
+        <v>127.3</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="55">
       <c r="A54" s="1" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="C54"/>
       <c r="D54" s="1">
-        <v>363.41</v>
+        <v>116.72</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="55">
       <c r="A55" s="1" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="C55"/>
       <c r="D55" s="1">
-        <v>357.35</v>
+        <v>108.62</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="55">
       <c r="A56" s="1" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="C56"/>
       <c r="D56" s="1">
-        <v>347.51</v>
+        <v>108.6</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="55">
       <c r="A57" s="1" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C57"/>
       <c r="D57" s="1">
-        <v>322.66</v>
+        <v>106.33</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="55">
       <c r="A58" s="1" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="C58"/>
       <c r="D58" s="1">
-        <v>330.16</v>
+        <v>100.8</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="55">
       <c r="A59" s="1" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="C59"/>
       <c r="D59" s="1">
-        <v>309.55</v>
+        <v>96.13</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="55">
       <c r="A60" s="1" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="C60"/>
       <c r="D60" s="1">
-        <v>300.83</v>
+        <v>95.9</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="55">
       <c r="A61" s="1" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="C61"/>
       <c r="D61" s="1">
-        <v>298.56</v>
+        <v>89.55</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="1" ht="55">
       <c r="A62" s="1" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="C62"/>
       <c r="D62" s="1">
-        <v>293.38</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="1" ht="55">
       <c r="A63" s="1" t="s">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="C63"/>
       <c r="D63" s="1">
-        <v>289.9</v>
+        <v>82.2</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="1" ht="55">
       <c r="A64" s="1" t="s">
-        <v>86</v>
+        <v>113</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="C64"/>
       <c r="D64" s="1">
-        <v>262.81</v>
+        <v>77.19</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="1" ht="55">
       <c r="A65" s="1" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="C65"/>
       <c r="D65" s="1">
-        <v>255.35</v>
+        <v>75.3</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="1" ht="55">
       <c r="A66" s="1" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="C66"/>
       <c r="D66" s="1">
-        <v>225.95</v>
+        <v>74.06</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="1" ht="55">
       <c r="A67" s="1" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="C67"/>
       <c r="D67" s="1">
-        <v>212.85</v>
+        <v>73.81</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="1" ht="55">
       <c r="A68" s="1" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C68"/>
       <c r="D68" s="1">
-        <v>192.1</v>
+        <v>73.05</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="1" ht="55">
       <c r="A69" s="1" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="C69"/>
-      <c r="D69" s="1"/>
+      <c r="D69" s="1">
+        <v>67.28</v>
+      </c>
     </row>
     <row r="70" spans="1:4" customHeight="1" ht="55">
       <c r="A70" s="1" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="C70"/>
       <c r="D70" s="1">
-        <v>190.06</v>
+        <v>66.63</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="1" ht="55">
       <c r="A71" s="1" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="C71"/>
       <c r="D71" s="1">
-        <v>189.72</v>
+        <v>65.72</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="1" ht="55">
       <c r="A72" s="1" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="C72"/>
       <c r="D72" s="1">
-        <v>163.49</v>
+        <v>64.65</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="1" ht="55">
       <c r="A73" s="1" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="C73"/>
       <c r="D73" s="1">
-        <v>183.92</v>
+        <v>61.8</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="1" ht="55">
       <c r="A74" s="1" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="C74"/>
       <c r="D74" s="1">
-        <v>179.11</v>
+        <v>61.15</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="1" ht="55">
       <c r="A75" s="1" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="C75"/>
       <c r="D75" s="1">
-        <v>170.82</v>
+        <v>60.3</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="1" ht="55">
       <c r="A76" s="1" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="C76"/>
       <c r="D76" s="1">
-        <v>158.7</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="1" ht="55">
       <c r="A77" s="1" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="C77"/>
       <c r="D77" s="1">
-        <v>157.06</v>
+        <v>52.4</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="1" ht="55">
       <c r="A78" s="1" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="C78"/>
       <c r="D78" s="1">
-        <v>147.03</v>
+        <v>51.4</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="1" ht="55">
       <c r="A79" s="1" t="s">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="C79"/>
-      <c r="D79" s="1"/>
+      <c r="D79" s="1">
+        <v>44.46</v>
+      </c>
     </row>
     <row r="80" spans="1:4" customHeight="1" ht="55">
       <c r="A80" s="1" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="C80"/>
-      <c r="D80" s="1"/>
+      <c r="D80" s="1">
+        <v>42.12</v>
+      </c>
     </row>
     <row r="81" spans="1:4" customHeight="1" ht="55">
       <c r="A81" s="1" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="C81"/>
       <c r="D81" s="1">
-        <v>136.27</v>
+        <v>41.16</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="1" ht="55">
       <c r="A82" s="1" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="C82"/>
       <c r="D82" s="1">
-        <v>127.3</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="1" ht="55">
       <c r="A83" s="1" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="C83"/>
       <c r="D83" s="1">
-        <v>114.02</v>
+        <v>39.94</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="1" ht="55">
       <c r="A84" s="1" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="C84"/>
-      <c r="D84" s="1"/>
+      <c r="D84" s="1">
+        <v>39.89</v>
+      </c>
     </row>
     <row r="85" spans="1:4" customHeight="1" ht="55">
       <c r="A85" s="1" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="C85"/>
       <c r="D85" s="1">
-        <v>108.6</v>
+        <v>36.68</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="1" ht="55">
       <c r="A86" s="1" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="C86"/>
       <c r="D86" s="1">
-        <v>102.73</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="1" ht="55">
       <c r="A87" s="1" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="C87"/>
       <c r="D87" s="1">
-        <v>91.14</v>
+        <v>33.78</v>
       </c>
     </row>
     <row r="88" spans="1:4" customHeight="1" ht="55">
       <c r="A88" s="1" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="C88"/>
-      <c r="D88" s="1"/>
+      <c r="D88" s="1">
+        <v>32.12</v>
+      </c>
     </row>
     <row r="89" spans="1:4" customHeight="1" ht="55">
       <c r="A89" s="1" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="C89"/>
       <c r="D89" s="1">
-        <v>100.8</v>
+        <v>30.84</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="1" ht="55">
       <c r="A90" s="1" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="C90"/>
       <c r="D90" s="1">
-        <v>98.0</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="1" ht="55">
       <c r="A91" s="1" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="C91"/>
       <c r="D91" s="1">
-        <v>95.9</v>
+        <v>29.67</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="1" ht="55">
       <c r="A92" s="1" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="C92"/>
-      <c r="D92" s="1"/>
+      <c r="D92" s="1">
+        <v>29.55</v>
+      </c>
     </row>
     <row r="93" spans="1:4" customHeight="1" ht="55">
       <c r="A93" s="1" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="C93"/>
       <c r="D93" s="1">
-        <v>82.2</v>
+        <v>29.51</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="1" ht="55">
       <c r="A94" s="1" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="C94"/>
       <c r="D94" s="1">
-        <v>78.45</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="1" ht="55">
       <c r="A95" s="1" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="C95"/>
-      <c r="D95" s="1"/>
+      <c r="D95" s="1">
+        <v>27.7</v>
+      </c>
     </row>
     <row r="96" spans="1:4" customHeight="1" ht="55">
       <c r="A96" s="1" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="C96"/>
       <c r="D96" s="1">
-        <v>77.19</v>
+        <v>27.55</v>
       </c>
     </row>
     <row r="97" spans="1:4" customHeight="1" ht="55">
       <c r="A97" s="1" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="C97"/>
       <c r="D97" s="1">
-        <v>74.06</v>
+        <v>27.12</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="1" ht="55">
       <c r="A98" s="1" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="C98"/>
       <c r="D98" s="1">
-        <v>73.81</v>
+        <v>27.07</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="1" ht="55">
       <c r="A99" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="C99"/>
       <c r="D99" s="1">
-        <v>67.28</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="1" ht="55">
       <c r="A100" s="1" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="C100"/>
       <c r="D100" s="1">
-        <v>66.63</v>
+        <v>26.74</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="1" ht="55">
       <c r="A101" s="1" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="C101"/>
-      <c r="D101" s="1"/>
+      <c r="D101" s="1">
+        <v>26.11</v>
+      </c>
     </row>
     <row r="102" spans="1:4" customHeight="1" ht="55">
       <c r="A102" s="1" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="C102"/>
       <c r="D102" s="1">
-        <v>65.72</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="103" spans="1:4" customHeight="1" ht="55">
       <c r="A103" s="1" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="C103"/>
       <c r="D103" s="1">
-        <v>52.4</v>
+        <v>25.42</v>
       </c>
     </row>
     <row r="104" spans="1:4" customHeight="1" ht="55">
       <c r="A104" s="1" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="C104"/>
       <c r="D104" s="1">
-        <v>44.46</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="105" spans="1:4" customHeight="1" ht="55">
       <c r="A105" s="1" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="C105"/>
       <c r="D105" s="1">
-        <v>43.6</v>
+        <v>24.61</v>
       </c>
     </row>
     <row r="106" spans="1:4" customHeight="1" ht="55">
       <c r="A106" s="1" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="C106"/>
       <c r="D106" s="1">
-        <v>17.93</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="107" spans="1:4" customHeight="1" ht="55">
       <c r="A107" s="1" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="C107"/>
       <c r="D107" s="1">
-        <v>42.24</v>
+        <v>22.28</v>
       </c>
     </row>
     <row r="108" spans="1:4" customHeight="1" ht="55">
       <c r="A108" s="1" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="C108"/>
       <c r="D108" s="1">
-        <v>39.94</v>
+        <v>23.78</v>
       </c>
     </row>
     <row r="109" spans="1:4" customHeight="1" ht="55">
       <c r="A109" s="1" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="C109"/>
-      <c r="D109" s="1"/>
+      <c r="D109" s="1">
+        <v>23.45</v>
+      </c>
     </row>
     <row r="110" spans="1:4" customHeight="1" ht="55">
       <c r="A110" s="1" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="C110"/>
       <c r="D110" s="1">
-        <v>39.89</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="111" spans="1:4" customHeight="1" ht="55">
       <c r="A111" s="1" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="C111"/>
       <c r="D111" s="1">
-        <v>36.68</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="112" spans="1:4" customHeight="1" ht="55">
       <c r="A112" s="1" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="C112"/>
       <c r="D112" s="1">
-        <v>36.57</v>
+        <v>21.34</v>
       </c>
     </row>
     <row r="113" spans="1:4" customHeight="1" ht="55">
       <c r="A113" s="1" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="C113"/>
       <c r="D113" s="1">
-        <v>35.6</v>
+        <v>21.34</v>
       </c>
     </row>
     <row r="114" spans="1:4" customHeight="1" ht="55">
       <c r="A114" s="1" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="C114"/>
       <c r="D114" s="1">
-        <v>33.78</v>
+        <v>20.76</v>
       </c>
     </row>
     <row r="115" spans="1:4" customHeight="1" ht="55">
       <c r="A115" s="1" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="C115"/>
       <c r="D115" s="1">
-        <v>30.94</v>
+        <v>20.43</v>
       </c>
     </row>
     <row r="116" spans="1:4" customHeight="1" ht="55">
       <c r="A116" s="1" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="C116"/>
-      <c r="D116" s="1"/>
+      <c r="D116" s="1">
+        <v>20.2</v>
+      </c>
     </row>
     <row r="117" spans="1:4" customHeight="1" ht="55">
       <c r="A117" s="1" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="C117"/>
       <c r="D117" s="1">
-        <v>30.07</v>
+        <v>20.02</v>
       </c>
     </row>
     <row r="118" spans="1:4" customHeight="1" ht="55">
       <c r="A118" s="1" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="C118"/>
       <c r="D118" s="1">
-        <v>29.67</v>
+        <v>19.51</v>
       </c>
     </row>
     <row r="119" spans="1:4" customHeight="1" ht="55">
       <c r="A119" s="1" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="C119"/>
       <c r="D119" s="1">
-        <v>28.7</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="120" spans="1:4" customHeight="1" ht="55">
       <c r="A120" s="1" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="C120"/>
       <c r="D120" s="1">
-        <v>28.24</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="121" spans="1:4" customHeight="1" ht="55">
       <c r="A121" s="1" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="C121"/>
       <c r="D121" s="1">
-        <v>28.2</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="122" spans="1:4" customHeight="1" ht="55">
       <c r="A122" s="1" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="C122"/>
       <c r="D122" s="1">
-        <v>27.9</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="123" spans="1:4" customHeight="1" ht="55">
       <c r="A123" s="1" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="C123"/>
-      <c r="D123" s="1"/>
+      <c r="D123" s="1">
+        <v>17.2</v>
+      </c>
     </row>
     <row r="124" spans="1:4" customHeight="1" ht="55">
       <c r="A124" s="1" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="C124"/>
       <c r="D124" s="1">
-        <v>27.55</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="125" spans="1:4" customHeight="1" ht="55">
       <c r="A125" s="1" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="C125"/>
       <c r="D125" s="1">
-        <v>27.07</v>
+        <v>16.48</v>
       </c>
     </row>
     <row r="126" spans="1:4" customHeight="1" ht="55">
       <c r="A126" s="1" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="C126"/>
       <c r="D126" s="1">
-        <v>27.0</v>
+        <v>16.34</v>
       </c>
     </row>
     <row r="127" spans="1:4" customHeight="1" ht="55">
       <c r="A127" s="1" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="C127"/>
       <c r="D127" s="1">
-        <v>26.74</v>
+        <v>16.25</v>
       </c>
     </row>
     <row r="128" spans="1:4" customHeight="1" ht="55">
       <c r="A128" s="1" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="C128"/>
       <c r="D128" s="1">
-        <v>26.5</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="129" spans="1:4" customHeight="1" ht="55">
       <c r="A129" s="1" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="C129"/>
       <c r="D129" s="1">
-        <v>25.8</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="130" spans="1:4" customHeight="1" ht="55">
       <c r="A130" s="1" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="C130"/>
       <c r="D130" s="1">
-        <v>25.1</v>
+        <v>14.08</v>
       </c>
     </row>
     <row r="131" spans="1:4" customHeight="1" ht="55">
       <c r="A131" s="1" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="C131"/>
       <c r="D131" s="1">
-        <v>24.79</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="132" spans="1:4" customHeight="1" ht="55">
       <c r="A132" s="1" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="C132"/>
       <c r="D132" s="1">
-        <v>24.6</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="133" spans="1:4" customHeight="1" ht="55">
       <c r="A133" s="1" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="C133"/>
       <c r="D133" s="1">
-        <v>24.5</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="134" spans="1:4" customHeight="1" ht="55">
       <c r="A134" s="1" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="C134"/>
       <c r="D134" s="1">
-        <v>23.56</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="135" spans="1:4" customHeight="1" ht="55">
       <c r="A135" s="1" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="C135"/>
       <c r="D135" s="1">
-        <v>23.3</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="136" spans="1:4" customHeight="1" ht="55">
       <c r="A136" s="1" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="C136"/>
       <c r="D136" s="1">
-        <v>22.34</v>
+        <v>11.91</v>
       </c>
     </row>
     <row r="137" spans="1:4" customHeight="1" ht="55">
       <c r="A137" s="1" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="C137"/>
       <c r="D137" s="1">
-        <v>21.34</v>
+        <v>11.81</v>
       </c>
     </row>
     <row r="138" spans="1:4" customHeight="1" ht="55">
       <c r="A138" s="1" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="C138"/>
       <c r="D138" s="1">
-        <v>20.45</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="139" spans="1:4" customHeight="1" ht="55">
       <c r="A139" s="1" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="C139"/>
       <c r="D139" s="1">
-        <v>20.43</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="140" spans="1:4" customHeight="1" ht="55">
       <c r="A140" s="1" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="C140"/>
-      <c r="D140" s="1"/>
+      <c r="D140" s="1">
+        <v>10.6</v>
+      </c>
     </row>
     <row r="141" spans="1:4" customHeight="1" ht="55">
       <c r="A141" s="1" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="C141"/>
       <c r="D141" s="1">
-        <v>20.2</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="142" spans="1:4" customHeight="1" ht="55">
       <c r="A142" s="1" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="C142"/>
       <c r="D142" s="1">
-        <v>20.02</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="143" spans="1:4" customHeight="1" ht="55">
       <c r="A143" s="1" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="C143"/>
       <c r="D143" s="1">
-        <v>19.51</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="144" spans="1:4" customHeight="1" ht="55">
       <c r="A144" s="1" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="C144"/>
       <c r="D144" s="1">
-        <v>19.45</v>
+        <v>9.32</v>
       </c>
     </row>
     <row r="145" spans="1:4" customHeight="1" ht="55">
       <c r="A145" s="1" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="C145"/>
       <c r="D145" s="1">
-        <v>19.26</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="146" spans="1:4" customHeight="1" ht="55">
       <c r="A146" s="1" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C146"/>
       <c r="D146" s="1">
-        <v>18.33</v>
+        <v>8.96</v>
       </c>
     </row>
     <row r="147" spans="1:4" customHeight="1" ht="55">
       <c r="A147" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="C147"/>
       <c r="D147" s="1">
-        <v>18.2</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="148" spans="1:4" customHeight="1" ht="55">
       <c r="A148" s="1" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C148"/>
       <c r="D148" s="1">
-        <v>17.71</v>
+        <v>8.76</v>
       </c>
     </row>
     <row r="149" spans="1:4" customHeight="1" ht="55">
       <c r="A149" s="1" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="C149"/>
       <c r="D149" s="1">
-        <v>17.7</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="150" spans="1:4" customHeight="1" ht="55">
       <c r="A150" s="1" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="C150"/>
       <c r="D150" s="1">
-        <v>17.2</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="151" spans="1:4" customHeight="1" ht="55">
       <c r="A151" s="1" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="C151"/>
       <c r="D151" s="1">
-        <v>16.48</v>
+        <v>7.97</v>
       </c>
     </row>
     <row r="152" spans="1:4" customHeight="1" ht="55">
       <c r="A152" s="1" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="C152"/>
-      <c r="D152" s="1"/>
+      <c r="D152" s="1">
+        <v>7.78</v>
+      </c>
     </row>
     <row r="153" spans="1:4" customHeight="1" ht="55">
       <c r="A153" s="1" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="C153"/>
       <c r="D153" s="1">
-        <v>15.75</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="154" spans="1:4" customHeight="1" ht="55">
       <c r="A154" s="1" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="C154"/>
       <c r="D154" s="1">
-        <v>15.62</v>
+        <v>6.85</v>
       </c>
     </row>
     <row r="155" spans="1:4" customHeight="1" ht="55">
       <c r="A155" s="1" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>213</v>
+        <v>157</v>
       </c>
       <c r="C155"/>
       <c r="D155" s="1">
-        <v>14.81</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="156" spans="1:4" customHeight="1" ht="55">
       <c r="A156" s="1" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="C156"/>
       <c r="D156" s="1">
-        <v>14.08</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="157" spans="1:4" customHeight="1" ht="55">
       <c r="A157" s="1" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="C157"/>
       <c r="D157" s="1">
-        <v>14.0</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="158" spans="1:4" customHeight="1" ht="55">
       <c r="A158" s="1" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="C158"/>
       <c r="D158" s="1">
-        <v>13.95</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="159" spans="1:4" customHeight="1" ht="55">
       <c r="A159" s="1" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C159"/>
       <c r="D159" s="1">
-        <v>12.5</v>
+        <v>5.93</v>
       </c>
     </row>
     <row r="160" spans="1:4" customHeight="1" ht="55">
       <c r="A160" s="1" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C160"/>
       <c r="D160" s="1">
-        <v>12.33</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="161" spans="1:4" customHeight="1" ht="55">
       <c r="A161" s="1" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="C161"/>
       <c r="D161" s="1">
-        <v>11.91</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="162" spans="1:4" customHeight="1" ht="55">
       <c r="A162" s="1" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="C162"/>
       <c r="D162" s="1">
-        <v>11.81</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="163" spans="1:4" customHeight="1" ht="55">
       <c r="A163" s="1" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="C163"/>
       <c r="D163" s="1">
-        <v>11.2</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="164" spans="1:4" customHeight="1" ht="55">
       <c r="A164" s="1" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="C164"/>
       <c r="D164" s="1">
-        <v>10.65</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="165" spans="1:4" customHeight="1" ht="55">
       <c r="A165" s="1" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="C165"/>
       <c r="D165" s="1">
-        <v>10.6</v>
+        <v>5.44</v>
       </c>
     </row>
     <row r="166" spans="1:4" customHeight="1" ht="55">
       <c r="A166" s="1" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="C166"/>
       <c r="D166" s="1">
-        <v>10.43</v>
+        <v>5.44</v>
       </c>
     </row>
     <row r="167" spans="1:4" customHeight="1" ht="55">
       <c r="A167" s="1" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C167"/>
       <c r="D167" s="1">
-        <v>10.13</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="168" spans="1:4" customHeight="1" ht="55">
       <c r="A168" s="1" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="C168"/>
       <c r="D168" s="1">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="169" spans="1:4" customHeight="1" ht="55">
       <c r="A169" s="1" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="C169"/>
       <c r="D169" s="1">
-        <v>9.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="170" spans="1:4" customHeight="1" ht="55">
       <c r="A170" s="1" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="C170"/>
       <c r="D170" s="1">
-        <v>9.32</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="171" spans="1:4" customHeight="1" ht="55">
       <c r="A171" s="1" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="C171"/>
       <c r="D171" s="1">
-        <v>9.1</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="172" spans="1:4" customHeight="1" ht="55">
       <c r="A172" s="1" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="C172"/>
       <c r="D172" s="1">
-        <v>8.8</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="173" spans="1:4" customHeight="1" ht="55">
       <c r="A173" s="1" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="C173"/>
       <c r="D173" s="1">
-        <v>8.4</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="174" spans="1:4" customHeight="1" ht="55">
       <c r="A174" s="1" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="C174"/>
       <c r="D174" s="1">
-        <v>7.97</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="175" spans="1:4" customHeight="1" ht="55">
       <c r="A175" s="1" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="C175"/>
       <c r="D175" s="1">
-        <v>7.82</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="176" spans="1:4" customHeight="1" ht="55">
       <c r="A176" s="1" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="C176"/>
       <c r="D176" s="1">
-        <v>7.35</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="177" spans="1:4" customHeight="1" ht="55">
       <c r="A177" s="1" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="C177"/>
       <c r="D177" s="1">
-        <v>7.11</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="178" spans="1:4" customHeight="1" ht="55">
       <c r="A178" s="1" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="C178"/>
-      <c r="D178" s="1"/>
+      <c r="D178" s="1">
+        <v>4.19</v>
+      </c>
     </row>
     <row r="179" spans="1:4" customHeight="1" ht="55">
       <c r="A179" s="1" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="C179"/>
       <c r="D179" s="1">
-        <v>6.95</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="180" spans="1:4" customHeight="1" ht="55">
       <c r="A180" s="1" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="C180"/>
       <c r="D180" s="1">
-        <v>6.95</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="181" spans="1:4" customHeight="1" ht="55">
       <c r="A181" s="1" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="C181"/>
       <c r="D181" s="1">
-        <v>6.88</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="182" spans="1:4" customHeight="1" ht="55">
       <c r="A182" s="1" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="C182"/>
       <c r="D182" s="1">
-        <v>6.3</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="183" spans="1:4" customHeight="1" ht="55">
       <c r="A183" s="1" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="C183"/>
       <c r="D183" s="1">
-        <v>6.2</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="184" spans="1:4" customHeight="1" ht="55">
       <c r="A184" s="1" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="C184"/>
       <c r="D184" s="1">
-        <v>6.1</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="185" spans="1:4" customHeight="1" ht="55">
       <c r="A185" s="1" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="C185"/>
       <c r="D185" s="1">
-        <v>5.93</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="186" spans="1:4" customHeight="1" ht="55">
       <c r="A186" s="1" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="C186"/>
       <c r="D186" s="1">
-        <v>5.9</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="187" spans="1:4" customHeight="1" ht="55">
       <c r="A187" s="1" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="C187"/>
       <c r="D187" s="1">
-        <v>5.8</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="188" spans="1:4" customHeight="1" ht="55">
       <c r="A188" s="1" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="C188"/>
       <c r="D188" s="1">
-        <v>5.5</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="189" spans="1:4" customHeight="1" ht="55">
       <c r="A189" s="1" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="C189"/>
       <c r="D189" s="1">
-        <v>5.44</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="190" spans="1:4" customHeight="1" ht="55">
       <c r="A190" s="1" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C190"/>
       <c r="D190" s="1">
-        <v>5.44</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="191" spans="1:4" customHeight="1" ht="55">
       <c r="A191" s="1" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C191"/>
       <c r="D191" s="1">
-        <v>5.33</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="192" spans="1:4" customHeight="1" ht="55">
       <c r="A192" s="1" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="C192"/>
       <c r="D192" s="1">
-        <v>5.2</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="193" spans="1:4" customHeight="1" ht="55">
       <c r="A193" s="1" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C193"/>
       <c r="D193" s="1">
-        <v>5.13</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="194" spans="1:4" customHeight="1" ht="55">
       <c r="A194" s="1" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="C194"/>
       <c r="D194" s="1">
-        <v>4.8</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="195" spans="1:4" customHeight="1" ht="55">
       <c r="A195" s="1" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="C195"/>
       <c r="D195" s="1">
-        <v>4.8</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="196" spans="1:4" customHeight="1" ht="55">
       <c r="A196" s="1" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="C196"/>
       <c r="D196" s="1">
-        <v>4.74</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="197" spans="1:4" customHeight="1" ht="55">
       <c r="A197" s="1" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="C197"/>
       <c r="D197" s="1">
-        <v>4.64</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="198" spans="1:4" customHeight="1" ht="55">
       <c r="A198" s="1" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="C198"/>
       <c r="D198" s="1">
-        <v>4.64</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="199" spans="1:4" customHeight="1" ht="55">
       <c r="A199" s="1" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="C199"/>
       <c r="D199" s="1">
-        <v>4.5</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="200" spans="1:4" customHeight="1" ht="55">
       <c r="A200" s="1" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="C200"/>
       <c r="D200" s="1">
-        <v>4.4</v>
+        <v>2.64</v>
       </c>
     </row>
     <row r="201" spans="1:4" customHeight="1" ht="55">
       <c r="A201" s="1" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="C201"/>
       <c r="D201" s="1">
-        <v>4.29</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="202" spans="1:4" customHeight="1" ht="55">
       <c r="A202" s="1" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C202"/>
       <c r="D202" s="1">
-        <v>4.19</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="203" spans="1:4" customHeight="1" ht="55">
       <c r="A203" s="1" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="C203"/>
       <c r="D203" s="1">
-        <v>4.18</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="204" spans="1:4" customHeight="1" ht="55">
       <c r="A204" s="1" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C204"/>
       <c r="D204" s="1">
-        <v>4.1</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="205" spans="1:4" customHeight="1" ht="55">
       <c r="A205" s="1" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C205"/>
       <c r="D205" s="1">
-        <v>4.0</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="206" spans="1:4" customHeight="1" ht="55">
       <c r="A206" s="1" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="C206"/>
       <c r="D206" s="1">
-        <v>4.0</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="207" spans="1:4" customHeight="1" ht="55">
       <c r="A207" s="1" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="C207"/>
       <c r="D207" s="1">
-        <v>3.96</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="208" spans="1:4" customHeight="1" ht="55">
       <c r="A208" s="1" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="C208"/>
       <c r="D208" s="1">
-        <v>3.94</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="209" spans="1:4" customHeight="1" ht="55">
       <c r="A209" s="1" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="C209"/>
       <c r="D209" s="1">
-        <v>3.94</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="210" spans="1:4" customHeight="1" ht="55">
       <c r="A210" s="1" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="C210"/>
       <c r="D210" s="1">
-        <v>3.85</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="211" spans="1:4" customHeight="1" ht="55">
       <c r="A211" s="1" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="C211"/>
       <c r="D211" s="1">
-        <v>3.52</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="212" spans="1:4" customHeight="1" ht="55">
       <c r="A212" s="1" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="C212"/>
       <c r="D212" s="1">
-        <v>3.5</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="213" spans="1:4" customHeight="1" ht="55">
       <c r="A213" s="1" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="C213"/>
       <c r="D213" s="1">
-        <v>4.35</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="214" spans="1:4" customHeight="1" ht="55">
       <c r="A214" s="1" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C214"/>
       <c r="D214" s="1">
-        <v>3.38</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="215" spans="1:4" customHeight="1" ht="55">
       <c r="A215" s="1" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="C215"/>
       <c r="D215" s="1">
-        <v>3.3</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="216" spans="1:4" customHeight="1" ht="55">
       <c r="A216" s="1" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C216"/>
       <c r="D216" s="1">
-        <v>3.07</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="217" spans="1:4" customHeight="1" ht="55">
       <c r="A217" s="1" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C217"/>
       <c r="D217" s="1">
-        <v>2.96</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="218" spans="1:4" customHeight="1" ht="55">
       <c r="A218" s="1" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C218"/>
       <c r="D218" s="1">
-        <v>2.94</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="219" spans="1:4" customHeight="1" ht="55">
       <c r="A219" s="1" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="C219"/>
       <c r="D219" s="1">
-        <v>2.91</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="220" spans="1:4" customHeight="1" ht="55">
       <c r="A220" s="1" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="C220"/>
       <c r="D220" s="1">
-        <v>2.88</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="221" spans="1:4" customHeight="1" ht="55">
       <c r="A221" s="1" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="C221"/>
       <c r="D221" s="1">
-        <v>2.85</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="222" spans="1:4" customHeight="1" ht="55">
       <c r="A222" s="1" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="C222"/>
-      <c r="D222" s="1"/>
+      <c r="D222" s="1">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="223" spans="1:4" customHeight="1" ht="55">
       <c r="A223" s="1" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="C223"/>
       <c r="D223" s="1">
-        <v>2.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="224" spans="1:4" customHeight="1" ht="55">
       <c r="A224" s="1" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="C224"/>
-      <c r="D224" s="1"/>
+      <c r="D224" s="1">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="225" spans="1:4" customHeight="1" ht="55">
       <c r="A225" s="1" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="C225"/>
       <c r="D225" s="1">
-        <v>2.8</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="226" spans="1:4" customHeight="1" ht="55">
       <c r="A226" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="C226"/>
       <c r="D226" s="1">
-        <v>2.74</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="227" spans="1:4" customHeight="1" ht="55">
       <c r="A227" s="1" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>300</v>
+        <v>115</v>
       </c>
       <c r="C227"/>
       <c r="D227" s="1">
-        <v>2.64</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="228" spans="1:4" customHeight="1" ht="55">
       <c r="A228" s="1" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C228"/>
       <c r="D228" s="1">
-        <v>2.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="229" spans="1:4" customHeight="1" ht="55">
       <c r="A229" s="1" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C229"/>
       <c r="D229" s="1">
-        <v>2.5</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="230" spans="1:4" customHeight="1" ht="55">
       <c r="A230" s="1" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="C230"/>
       <c r="D230" s="1">
-        <v>2.46</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="231" spans="1:4" customHeight="1" ht="55">
       <c r="A231" s="1" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="C231"/>
       <c r="D231" s="1">
-        <v>2.45</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="232" spans="1:4" customHeight="1" ht="55">
       <c r="A232" s="1" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="C232"/>
       <c r="D232" s="1">
-        <v>2.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="233" spans="1:4" customHeight="1" ht="55">
       <c r="A233" s="1" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="C233"/>
       <c r="D233" s="1">
-        <v>2.31</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="234" spans="1:4" customHeight="1" ht="55">
       <c r="A234" s="1" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="C234"/>
-      <c r="D234" s="1">
-[...357 lines deleted...]
-      <c r="D265" s="1"/>
+      <c r="D234" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">