--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -28,201 +28,201 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>HN3100YCD501</t>
+  </si>
+  <si>
+    <t>YCD501</t>
+  </si>
+  <si>
+    <t>HN3100YCD482</t>
+  </si>
+  <si>
+    <t>YCD482</t>
+  </si>
+  <si>
+    <t>HN3100YCD509</t>
+  </si>
+  <si>
+    <t>YCD509</t>
+  </si>
+  <si>
+    <t>HN3100YCD492</t>
+  </si>
+  <si>
+    <t>YCD492</t>
+  </si>
+  <si>
+    <t>HN3100YCD500</t>
+  </si>
+  <si>
+    <t>YCD500</t>
+  </si>
+  <si>
+    <t>HN3100YCD487</t>
+  </si>
+  <si>
+    <t>YCD487</t>
+  </si>
+  <si>
+    <t>HN3100YCD494</t>
+  </si>
+  <si>
+    <t>YCD494</t>
+  </si>
+  <si>
+    <t>HN3100YCD489</t>
+  </si>
+  <si>
+    <t>YCD489</t>
+  </si>
+  <si>
+    <t>HN3100YCD491</t>
+  </si>
+  <si>
+    <t>YCD491</t>
+  </si>
+  <si>
+    <t>HN3100YCD483</t>
+  </si>
+  <si>
+    <t>YCD483</t>
+  </si>
+  <si>
+    <t>HN3100YCD493</t>
+  </si>
+  <si>
+    <t>YCD493</t>
+  </si>
+  <si>
+    <t>HN3100YCD475</t>
+  </si>
+  <si>
+    <t>YCD475</t>
+  </si>
+  <si>
     <t>HN3100YCD504</t>
   </si>
   <si>
     <t>YCD504</t>
   </si>
   <si>
-    <t>HN3100YCD501</t>
-[...70 lines deleted...]
-  <si>
     <t>HN3100YCD497</t>
   </si>
   <si>
     <t>YCD497</t>
   </si>
   <si>
+    <t>JA24030007</t>
+  </si>
+  <si>
+    <t>HN3100YCD486</t>
+  </si>
+  <si>
+    <t>YCD486</t>
+  </si>
+  <si>
     <t>HN3100YCD499</t>
   </si>
   <si>
     <t>YCD499</t>
   </si>
   <si>
-    <t>JA24030007</t>
-[...5 lines deleted...]
-    <t>YCD486</t>
+    <t>HN3100YCD484</t>
+  </si>
+  <si>
+    <t>YCD484</t>
+  </si>
+  <si>
+    <t>HN3100YCD488</t>
+  </si>
+  <si>
+    <t>YCD488</t>
   </si>
   <si>
     <t>HN3100YCD481</t>
   </si>
   <si>
     <t>YCD481</t>
   </si>
   <si>
+    <t>HN3100YCD502</t>
+  </si>
+  <si>
+    <t>YCD502</t>
+  </si>
+  <si>
+    <t>HN3100YCD511</t>
+  </si>
+  <si>
+    <t>YCD511</t>
+  </si>
+  <si>
+    <t>HN3100YCD505</t>
+  </si>
+  <si>
+    <t>YCD505</t>
+  </si>
+  <si>
+    <t>HN3100YCD503</t>
+  </si>
+  <si>
+    <t>YCD503</t>
+  </si>
+  <si>
+    <t>HN3100YCD480</t>
+  </si>
+  <si>
+    <t>YCD480</t>
+  </si>
+  <si>
     <t>HN3100YCD479</t>
   </si>
   <si>
     <t>YCD479</t>
-  </si>
-[...40 lines deleted...]
-    <t>YCD511</t>
   </si>
   <si>
     <t>HN3100YCD496</t>
   </si>
   <si>
     <t>YCD496</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -241,51 +241,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941099f338cbbebab397d58c06d2ddf9ee18013c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707532a0013739bc2e4d05bcdb52ab0296e8b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e29087de270a258be78b6f0988afd516646f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638df9a2f458283ec3476491824d73f0c781da54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d23592799b8d31eab681c8d2f3353eca7bd445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ca6adae9c1d2afce8a40e88a7cbcc75c52756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9e24e348083b58b60233368931a46c25e0e447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c507714f07c5543cdc6c69c962fb6b619a11a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747417aca0208123bc7a2046258ca20dfaa0129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfb97cc2066fd3e1a611fb4334313b3096e0f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f69f926a5a1425227113b80bd18bfedc1dbc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92f1c1ce0e45e934b01b354c45e774d716b4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dad3f04755337e16d8a73168790a14f30ae7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d0f21eb2e8f4b721f0aa63f57934602f01f2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeddd833573f18a242a1a9baff1d0a6833a118015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ea2e4aa675e5cb961d149bb00b962ee2105b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a93a20c61721f197ae1bcd273704497f9f3c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482d1916988c9629592f5ad0f125742b16a25ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140de68887d34af9f52dd70c510da634e4bc8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee27e7c9dd939d423a899dff903d18cc97a85220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3fc3e0e11fddc2cddfe60d28235b35deb52e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96702f212ee3322d80a9bf95b178e95068d9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8b32cb7536231a014334236a76532b98caec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9436811a50f7acf2245013e3df9c55b78577824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271b4e72ebfea6e33a672552d035de2d072be625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4145c62929214c8b81f93b427a6e18fa485426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e1322d68a6cf8360734533b8c1793a82c16527.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66707532a0013739bc2e4d05bcdb52ab0296e8b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638df9a2f458283ec3476491824d73f0c781da52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e29087de270a258be78b6f0988afd516646f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ca6adae9c1d2afce8a40e88a7cbcc75c52754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d23592799b8d31eab681c8d2f3353eca7bd445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c507714f07c5543cdc6c69c962fb6b619a11a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747417aca0208123bc7a2046258ca20dfaa0127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfb97cc2066fd3e1a611fb4334313b3096e0f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f69f926a5a1425227113b80bd18bfedc1dbc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92f1c1ce0e45e934b01b354c45e774d716b4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dad3f04755337e16d8a73168790a14f30ae7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9e24e348083b58b60233368931a46c25e0e4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85f3cf08ca6d63682455334a11a337ac6e8fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d0f21eb2e8f4b721f0aa63f57934602f01f2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ea2e4aa675e5cb961d149bb00b962ee2105b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a01c566d8e0e8b5c2b35039f45b856b71485a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef803b30618b01098d291924fb8aee949270e24317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee27e7c9dd939d423a899dff903d18cc97a85218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8b32cb7536231a014334236a76532b98caec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482d1916988c9629592f5ad0f125742b16a25ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96702f212ee3322d80a9bf95b178e95068d9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4145c62929214c8b81f93b427a6e18fa485422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3fc3e0e11fddc2cddfe60d28235b35deb52e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9436811a50f7acf2245013e3df9c55b78577824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271b4e72ebfea6e33a672552d035de2d072be625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140de68887d34af9f52dd70c510da634e4bc8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e1322d68a6cf8360734533b8c1793a82c16527.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1386,345 +1386,345 @@
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1">
+        <v>37.49</v>
+      </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>45.42</v>
+        <v>25.71</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>44.0</v>
+        <v>25.14</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>25.71</v>
+        <v>20.59</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>21.71</v>
+        <v>19.56</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>20.84</v>
+        <v>16.48</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>17.85</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>16.48</v>
+        <v>13.08</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>16.44</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>13.33</v>
+        <v>12.95</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>12.99</v>
+        <v>9.15</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>12.95</v>
+        <v>8.67</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>9.15</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>8.05</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>7.08</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>5.86</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>5.74</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>4.43</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>3.94</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1"/>
+      <c r="D22" s="1">
+        <v>2.14</v>
+      </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>3.14</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C24"/>
-      <c r="D24" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1"/>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1"/>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C27"/>
-      <c r="D27" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D27" s="1"/>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>