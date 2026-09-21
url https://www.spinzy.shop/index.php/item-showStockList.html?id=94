--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -29,198 +29,198 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CS0051YC9767</t>
+  </si>
+  <si>
+    <t>YC9767</t>
+  </si>
+  <si>
+    <t>CS0051YC9760</t>
+  </si>
+  <si>
+    <t>YC9760</t>
+  </si>
+  <si>
+    <t>CS0051YCD234</t>
+  </si>
+  <si>
+    <t>YCD234</t>
+  </si>
+  <si>
+    <t>CS0051YC9764</t>
+  </si>
+  <si>
+    <t>YC9764</t>
+  </si>
+  <si>
+    <t>CS0051YC9770</t>
+  </si>
+  <si>
+    <t>YC9770</t>
+  </si>
+  <si>
+    <t>CS0051YC0559</t>
+  </si>
+  <si>
+    <t>YC0559</t>
+  </si>
+  <si>
+    <t>JH24075132</t>
+  </si>
+  <si>
+    <t>JA23110067</t>
+  </si>
+  <si>
+    <t>CS0051YCD219</t>
+  </si>
+  <si>
+    <t>YCD219</t>
+  </si>
+  <si>
+    <t>JH25085033</t>
+  </si>
+  <si>
+    <t>CS0051YCD226</t>
+  </si>
+  <si>
+    <t>YCD226</t>
+  </si>
+  <si>
+    <t>CS0051YCD222</t>
+  </si>
+  <si>
+    <t>YCD222</t>
+  </si>
+  <si>
+    <t>JA23110068</t>
+  </si>
+  <si>
+    <t>CS0051YCD227</t>
+  </si>
+  <si>
+    <t>YCD227</t>
+  </si>
+  <si>
+    <t>CS0051YCD225</t>
+  </si>
+  <si>
+    <t>YCD225</t>
+  </si>
+  <si>
+    <t>CS0051YCD220</t>
+  </si>
+  <si>
+    <t>YCD220</t>
+  </si>
+  <si>
+    <t>CS0051YCD233</t>
+  </si>
+  <si>
+    <t>YCD233</t>
+  </si>
+  <si>
+    <t>CS0051YC9774</t>
+  </si>
+  <si>
+    <t>YC9774</t>
+  </si>
+  <si>
+    <t>CS0051YCD235</t>
+  </si>
+  <si>
+    <t>YCD235</t>
+  </si>
+  <si>
+    <t>CS0051YC9759</t>
+  </si>
+  <si>
+    <t>YC9759</t>
+  </si>
+  <si>
+    <t>JH24075133</t>
+  </si>
+  <si>
+    <t>CS0051YCA949</t>
+  </si>
+  <si>
+    <t>YCA949</t>
+  </si>
+  <si>
+    <t>CS0051YC9753</t>
+  </si>
+  <si>
+    <t>YC9753</t>
+  </si>
+  <si>
+    <t>JH22055275</t>
+  </si>
+  <si>
     <t>CS0051YC9755</t>
   </si>
   <si>
     <t>YC9755</t>
   </si>
   <si>
-    <t>CS0051YC9767</t>
-[...4 lines deleted...]
-  <si>
     <t>CS0051YC9758</t>
   </si>
   <si>
     <t>YC9758</t>
   </si>
   <si>
-    <t>CS0051YCD234</t>
-[...11 lines deleted...]
-    <t>JH22055275</t>
+    <t>CS0051YC9752</t>
+  </si>
+  <si>
+    <t>YC9752</t>
   </si>
   <si>
     <t>CS0051YC9754</t>
   </si>
   <si>
     <t>YC9754</t>
-  </si>
-[...109 lines deleted...]
-    <t>YCA949</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -233,51 +233,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1490470e6baba77b3abe85619d6bf7685a353e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a5cd34b40bbbd674f735b661d8bc6705fcbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b899a69195ca0bed962b46072740b251033c03c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b77485ab03995b19031db15f2b381671d1bc4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02d6cd40934b4cfc49d0daca6c7b26d17d2ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832af8f54bece2a1d1835919217b72563e9a4416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2834bf0d62b35132c82a74021bc9edfc1fd2997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9de3704508572feb0790e4437f5fa7cfa4648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8406854f91c93ba71b023ba5e8fda8388ccec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e721a35a69ed679661a5957adf8f7f53b9bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cb08a3ef2d1b7746dae59afa7be4f20b39af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbbc7a127874cbe8871ab957ae5f83189bbfc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf7a838dc531eaf0a11f522eb39f24563062c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973214698c64ce5c90e68f5393df1e282cdc662d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc087c77c7016bd870320f813d85dccaa7c6ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699e0a166323c5084c3a70ec33ff2b59922e1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53563bfadf7c92415ee2e22745e1b44c30b8c2f217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849823fcb83b3ce0385f866aedc596c8c7bbcb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c6bacbd854dcc9ddaae44085dbd6329b61e3219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783456c13a0afe2d1b2201ba0cb1fb0e06ef1c20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a0badcc0833dfa77726865c09c10dac994b221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d1dca2b645476ca9a72a3366b00e79602d4d22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09957840ce26a06ca9768ae4528bd2ba4790e923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c77339bcbd3eb475c716cfe966c56fb53f5124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db699456ef3e7159045b4e7812db6b2b880cc57925.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de83219b48f8361ddd2068981df2554b50cfc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee6f0af6e9200b3d9ef0ee08351237ea4b68927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212950928697920327c5dceae55c0e89d4a43928.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a5cd34b40bbbd674f735b661d8bc6705fcbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02d6cd40934b4cfc49d0daca6c7b26d17d2ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b77485ab03995b19031db15f2b381671d1bc3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8406854f91c93ba71b023ba5e8fda8388ccec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e721a35a69ed679661a5957adf8f7f53b9bb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbbc7a127874cbe8871ab957ae5f83189bbfc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc087c77c7016bd870320f813d85dccaa7c6ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699e0a166323c5084c3a70ec33ff2b59922e1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c6bacbd854dcc9ddaae44085dbd6329b61e329.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973214698c64ce5c90e68f5393df1e282cdc662d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53563bfadf7c92415ee2e22745e1b44c30b8c2f211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783456c13a0afe2d1b2201ba0cb1fb0e06ef1c12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849823fcb83b3ce0385f866aedc596c8c7bbcb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a0badcc0833dfa77726865c09c10dac994b214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d1dca2b645476ca9a72a3366b00e79602d4d15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09957840ce26a06ca9768ae4528bd2ba4790e916.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c77339bcbd3eb475c716cfe966c56fb53f5117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf7a838dc531eaf0a11f522eb39f24563062c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db699456ef3e7159045b4e7812db6b2b880cc57919.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee6f0af6e9200b3d9ef0ee08351237ea4b68920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de83219b48f8361ddd2068981df2554b50cfc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212950928697920327c5dceae55c0e89d4a43922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9de3704508572feb0790e4437f5fa7cfa46423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832af8f54bece2a1d1835919217b72563e9a44124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1490470e6baba77b3abe85619d6bf7685a353e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b899a69195ca0bed962b46072740b251033c03c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cb08a3ef2d1b7746dae59afa7be4f20b39af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2834bf0d62b35132c82a74021bc9edfc1fd29928.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1409,374 +1409,364 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>42.0</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>34.2</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>32.5</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>16.6</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>15.7</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>5.7</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>14.1</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>9.6</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>9.0</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>8.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>7.35</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>5.9</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>4.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>4.8</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>4.75</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>4.65</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>4.4</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>4.15</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>4.0</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>3.4</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>3.0</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>2.55</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C24"/>
-      <c r="D24" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C25"/>
-      <c r="D25" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26"/>
-      <c r="D26" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C27"/>
-      <c r="D27" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D27" s="1"/>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C28"/>
-      <c r="D28" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D28" s="1"/>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C29"/>
-      <c r="D29" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">