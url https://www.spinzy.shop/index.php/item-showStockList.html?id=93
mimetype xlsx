--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,193 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY8384YCD405</t>
   </si>
   <si>
     <t>YCD405</t>
   </si>
   <si>
+    <t>FY8384YCC852</t>
+  </si>
+  <si>
+    <t>YCC852</t>
+  </si>
+  <si>
+    <t>FY8384YCC855</t>
+  </si>
+  <si>
+    <t>YCC855</t>
+  </si>
+  <si>
+    <t>FY8384YCC856</t>
+  </si>
+  <si>
+    <t>YCC856</t>
+  </si>
+  <si>
+    <t>FY8384YCC853</t>
+  </si>
+  <si>
+    <t>YCC853</t>
+  </si>
+  <si>
+    <t>FY8384YCD055</t>
+  </si>
+  <si>
+    <t>YCD055</t>
+  </si>
+  <si>
+    <t>FY8384YCD406</t>
+  </si>
+  <si>
+    <t>YCD406</t>
+  </si>
+  <si>
+    <t>FY8384YCD398</t>
+  </si>
+  <si>
+    <t>YCD398</t>
+  </si>
+  <si>
+    <t>FY8384YCD403</t>
+  </si>
+  <si>
+    <t>YCD403</t>
+  </si>
+  <si>
+    <t>FY8384YCD400</t>
+  </si>
+  <si>
+    <t>YCD400</t>
+  </si>
+  <si>
+    <t>FY8384YCD407</t>
+  </si>
+  <si>
+    <t>YCD407</t>
+  </si>
+  <si>
+    <t>FY8384YCD401</t>
+  </si>
+  <si>
+    <t>YCD401</t>
+  </si>
+  <si>
+    <t>JL25120006</t>
+  </si>
+  <si>
+    <t>JL23120048</t>
+  </si>
+  <si>
+    <t>FY8384YCD054</t>
+  </si>
+  <si>
+    <t>YCD054</t>
+  </si>
+  <si>
+    <t>FY8384YCD399</t>
+  </si>
+  <si>
+    <t>YCD399</t>
+  </si>
+  <si>
+    <t>FY8384YCD402</t>
+  </si>
+  <si>
+    <t>YCD402</t>
+  </si>
+  <si>
+    <t>JL23120050</t>
+  </si>
+  <si>
+    <t>JL23090005</t>
+  </si>
+  <si>
+    <t>FY8384YCC854</t>
+  </si>
+  <si>
+    <t>YCC854</t>
+  </si>
+  <si>
+    <t>FY8384YCD397</t>
+  </si>
+  <si>
+    <t>YCD397</t>
+  </si>
+  <si>
     <t>JL23120047</t>
-  </si>
-[...106 lines deleted...]
-    <t>JL23090005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -200,51 +200,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a001e36b154687e0bbd8a2caa70f885a94e0221.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b3822eeee53fd38c95f19c9a8d877ad0ce1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771167981802a848633a421fec167a0d2113a83.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d2986f52b68f300c44f2451a16d03058b7c54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c61d290dd923b24b4c937aecc241384d9298e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b007f9b742577fe296a868831edac4d6cadfc6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aeb6f0b290e21fb3481d05bd24cb4bc7bbd6f7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c452627d53ed2207c1c352772fa61525c2d98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8087da6a416de48f595dd8505f72e02f586ef69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af583928ff83d5df2c6b0c8de74f5432e1f5b410.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced2b88b11027ce7fb40b9cc288d7c3512bc2a11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70f9aa9af4ddf351bd0711f66a7be761b5b7db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16ecf35e1246d60e52b1243bdfea96bc4469a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158bfa199ce5cbe63de8ace765892d917beb48514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c23ce5c4b0c5bb90c358b1fc61b97c00c8bdbe15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f10c971902ed5e3c90ca02bc3e2dbb16597f616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bfcfce160260332b4697a28727a6f1e9000e917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72053d95cd76d244dfaa93f208bb882109c61b0018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834498f873cbe14179c8d204bab9ba44c32f76f219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1499dfb8f8ee0772a02070089b04207ef0ca7920.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582725a377c097317b3b38b332d9efcf5e32b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeba81e8e0d74143dbfddbc93988cdfa28363222.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a001e36b154687e0bbd8a2caa70f885a94e0221.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771167981802a848633a421fec167a0d2113a82.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c61d290dd923b24b4c937aecc241384d9298e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f10c971902ed5e3c90ca02bc3e2dbb16597f64.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc279f9fe62d50203dd66776ccd7a9957c22c61d5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d2986f52b68f300c44f2451a16d03058b7c56.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b007f9b742577fe296a868831edac4d6cadfc7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aeb6f0b290e21fb3481d05bd24cb4bc7bbd6f8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4a5d2cf1de15efef9d8a1e292dffbd76a00c9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8087da6a416de48f595dd8505f72e02f586ef610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c452627d53ed2207c1c352772fa61525c2d911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced2b88b11027ce7fb40b9cc288d7c3512bc2a12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70f9aa9af4ddf351bd0711f66a7be761b5b7db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16ecf35e1246d60e52b1243bdfea96bc4469a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158bfa199ce5cbe63de8ace765892d917beb48515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c23ce5c4b0c5bb90c358b1fc61b97c00c8bdbe16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bfcfce160260332b4697a28727a6f1e9000e917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582725a377c097317b3b38b332d9efcf5e32b2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeba81e8e0d74143dbfddbc93988cdfa28363219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72053d95cd76d244dfaa93f208bb882109c61b0020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1499dfb8f8ee0772a02070089b04207ef0ca7921.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b3822eeee53fd38c95f19c9a8d877ad0ce1e22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1204,290 +1204,290 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>178.05</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>159.0</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>159.0</v>
+        <v>78.09</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>136.0</v>
+        <v>55.2</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>78.29</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>21.95</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>20.65</v>
+        <v>21.95</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>20.5</v>
+        <v>20.65</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>19.95</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>19.95</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>17.85</v>
+        <v>18.629</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>17.5</v>
+        <v>17.85</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>16.8</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>16.1</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>13.35</v>
+        <v>13.52</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>11.7</v>
+        <v>13.35</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>3.85</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1"/>
+      <c r="D19" s="1">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>1.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C23"/>
-      <c r="D23" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">