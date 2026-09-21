--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -35,120 +35,120 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY8283YCC669</t>
   </si>
   <si>
     <t>YCC669</t>
   </si>
   <si>
+    <t>FY8283YCC661</t>
+  </si>
+  <si>
+    <t>YCC661</t>
+  </si>
+  <si>
     <t>FY8283YCC674</t>
   </si>
   <si>
     <t>YCC674</t>
   </si>
   <si>
-    <t>FY8283YCC661</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8283YCC675</t>
   </si>
   <si>
     <t>YCC675</t>
   </si>
   <si>
     <t>FY8283YCC665</t>
   </si>
   <si>
     <t>YCC665</t>
   </si>
   <si>
     <t>FY8283YCC677</t>
   </si>
   <si>
     <t>YCC677</t>
   </si>
   <si>
     <t>FY8283YCC668</t>
   </si>
   <si>
     <t>YCC668</t>
   </si>
   <si>
     <t>FY8283YCC671</t>
   </si>
   <si>
     <t>YCC671</t>
   </si>
   <si>
     <t>FY8283YCC664</t>
   </si>
   <si>
     <t>YCC664</t>
   </si>
   <si>
     <t>FY8283YCC678</t>
   </si>
   <si>
     <t>YCC678</t>
   </si>
   <si>
     <t>FY8283YCC666</t>
   </si>
   <si>
     <t>YCC666</t>
   </si>
   <si>
+    <t>FY8283YCC673</t>
+  </si>
+  <si>
+    <t>YCC673</t>
+  </si>
+  <si>
     <t>FY8283YCC676</t>
   </si>
   <si>
     <t>YCC676</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCC673</t>
   </si>
   <si>
     <t>FY8283YCC658</t>
   </si>
   <si>
     <t>YCC658</t>
   </si>
   <si>
     <t>FY8283YCC679</t>
   </si>
   <si>
     <t>YCC679</t>
   </si>
   <si>
     <t>FY8283YCC670</t>
   </si>
   <si>
     <t>YCC670</t>
   </si>
   <si>
     <t>FY8283YCC672</t>
   </si>
   <si>
     <t>YCC672</t>
   </si>
@@ -206,51 +206,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48345316e4be6d6822ef44f525dda5989dfcfda1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a30777359a97c7861d424135a1aa4c4162cc12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75532a305ead25786f0d60b9bf36e48e47b9f3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1412a69a9eedf46bff9e9db308e21847d67024.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7df42c370be1c7e1be0cacdff1c66918aab55.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd7580da65fbf94602ba22f732b7790bd6b686.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae214c6cc78c059d45d32a3bd57a1953f232dbd7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e8462bf375f5aeecd284c24218d4e09fb6a38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479ac7ddf444a53425ce856caaada79eafbaa29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9888487da784d7771fbdff28ef520619196df3f10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac85190c31e2bfbef415cd135adb6a0c23c6ba11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4ab5c0cbf60763ae376991ba638f1fbc28ce12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a60a8c498f3c6f4c9eda653a5e80c8d20dbb113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa238da186a3ae05c2f6bf31547917f3e6e179614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f86665ddd08b979b97b59af8bb3da68cd00e15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298c30828f36f577f3126f4552cbbac5b2a62716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc49a9051af6e691832fb498aa7f261265c2617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c79f023dad2379b32b0cb6ce66ab39e56644118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28ddc78f693ccffba801381435ae2e894d2ed19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff84632aaf1ac8d4c0bbd2a4704876396687ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07cbddeda9efcc767deb2db1bfa9cf6f1d15d21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48345316e4be6d6822ef44f525dda5989dfcfda1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75532a305ead25786f0d60b9bf36e48e47b9f2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a30777359a97c7861d424135a1aa4c4162cc13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1412a69a9eedf46bff9e9db308e21847d67024.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7df42c370be1c7e1be0cacdff1c66918aab55.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd7580da65fbf94602ba22f732b7790bd6b686.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae214c6cc78c059d45d32a3bd57a1953f232dbd7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e8462bf375f5aeecd284c24218d4e09fb6a38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479ac7ddf444a53425ce856caaada79eafbaa29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9888487da784d7771fbdff28ef520619196df3f10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac85190c31e2bfbef415cd135adb6a0c23c6ba11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a60a8c498f3c6f4c9eda653a5e80c8d20dbb112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4ab5c0cbf60763ae376991ba638f1fbc28ce13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa238da186a3ae05c2f6bf31547917f3e6e179614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f86665ddd08b979b97b59af8bb3da68cd00e15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298c30828f36f577f3126f4552cbbac5b2a62716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc49a9051af6e691832fb498aa7f261265c2617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c79f023dad2379b32b0cb6ce66ab39e56644118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28ddc78f693ccffba801381435ae2e894d2ed19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff84632aaf1ac8d4c0bbd2a4704876396687ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07cbddeda9efcc767deb2db1bfa9cf6f1d15d21.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,87 +1184,87 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>124.4</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>107.0</v>
+        <v>105.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>105.8</v>
+        <v>105.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>66.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>62.3</v>
+        <v>61.05</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>19.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>19.1</v>
       </c>
@@ -1328,135 +1328,135 @@
       <c r="D13" s="1">
         <v>17.0</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>17.0</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>16.44</v>
+        <v>16.24</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>13.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>13.45</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>13.1</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>10.0</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>4.15</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
         <v>2.78</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>2.6</v>
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>