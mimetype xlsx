--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -46,150 +46,150 @@
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS3047YCD354</t>
   </si>
   <si>
     <t>YCD354</t>
   </si>
   <si>
     <t>CS3047YCD349</t>
   </si>
   <si>
     <t>YCD349</t>
   </si>
   <si>
     <t>CS3047YCD359</t>
   </si>
   <si>
     <t>YCD359</t>
   </si>
   <si>
+    <t>CS3047YCD352</t>
+  </si>
+  <si>
+    <t>YCD352</t>
+  </si>
+  <si>
+    <t>CS3047YCD353</t>
+  </si>
+  <si>
+    <t>YCD353</t>
+  </si>
+  <si>
+    <t>CS3047YCD360</t>
+  </si>
+  <si>
+    <t>YCD360</t>
+  </si>
+  <si>
+    <t>CS3047YCD356</t>
+  </si>
+  <si>
+    <t>YCD356</t>
+  </si>
+  <si>
+    <t>CS3047YCD348</t>
+  </si>
+  <si>
+    <t>YCD348</t>
+  </si>
+  <si>
+    <t>CS3047YCD358</t>
+  </si>
+  <si>
+    <t>YCD358</t>
+  </si>
+  <si>
+    <t>CS3047YCD347</t>
+  </si>
+  <si>
+    <t>YCD347</t>
+  </si>
+  <si>
+    <t>CS3047YCD362</t>
+  </si>
+  <si>
+    <t>YCD362</t>
+  </si>
+  <si>
+    <t>CS3047YCD350</t>
+  </si>
+  <si>
+    <t>YCD350</t>
+  </si>
+  <si>
+    <t>CS3047YCD355</t>
+  </si>
+  <si>
+    <t>YCD355</t>
+  </si>
+  <si>
+    <t>CS3047YCD361</t>
+  </si>
+  <si>
+    <t>YCD361</t>
+  </si>
+  <si>
+    <t>CS3047YCD357</t>
+  </si>
+  <si>
+    <t>YCD357</t>
+  </si>
+  <si>
+    <t>CS3047YC8687</t>
+  </si>
+  <si>
+    <t>YC8687</t>
+  </si>
+  <si>
+    <t>JH23090253</t>
+  </si>
+  <si>
+    <t>JH23115109</t>
+  </si>
+  <si>
+    <t>JH23115102</t>
+  </si>
+  <si>
+    <t>CS3047YCD351</t>
+  </si>
+  <si>
+    <t>YCD351</t>
+  </si>
+  <si>
+    <t>JA23110085</t>
+  </si>
+  <si>
     <t>CS3047YCD472</t>
   </si>
   <si>
     <t>YCD472</t>
-  </si>
-[...94 lines deleted...]
-    <t>JA23110085</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -202,51 +202,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b009e688d18bf84774e218238d32ee122843c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1f80d99552bfd64ebe855204efa2cc3587ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649faa6dd9bdde5aa410e2500b3c43c07caeb0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc850462101a02e4a340f9c155cc21d8c63ec774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305fda3b6ba4115252726f70c81e814097251e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c09b51c275cea8c4be1fe89a58df5f5c20af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd634ae8b45be56b811b2731dec38122d9efa047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2daac35fc170ea919316c27db77bf7acbfe648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd2cf04a04035f89ed334e7994cc2463dcafd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803ed73e9c72c102a628b97604574cf25c0e9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92584c43c37b3f7dbc4fdb2a5019fb6f3407b82711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84135463bd65c2c2f0f2fb27ed77d756d057c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1feb46e92833ec7a1bbc3fafea65c54dcc58c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808dc7c6ee302722e7d7aae1d005f9d47ff563d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3323c5f8ef21ba0218a9b5bf2a350bd7aea6b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdef02ccd0191245345713a3e124e9f65b9b6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054238c45ecb1f1ca0ee9e6ab18809aa33c1cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f6e8c9b3b9096a9acbbd0251d8e34abdb572718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97623be8081fa9aca69054abeac955ae4b4b62e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad454c1bef438073a00178a4b43ff44757cb47f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9fdad1c23a649668aa862229ab6bf5c4e7c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7e877865243ae03c3c7ac220854d0853ff7622.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b009e688d18bf84774e218238d32ee122843c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1f80d99552bfd64ebe855204efa2cc3587ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649faa6dd9bdde5aa410e2500b3c43c07caeb0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305fda3b6ba4115252726f70c81e814097251e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827935e8258ccae3533018108b53b0360a8ef1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd634ae8b45be56b811b2731dec38122d9efa046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2daac35fc170ea919316c27db77bf7acbfe647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd2cf04a04035f89ed334e7994cc2463dcafd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803ed73e9c72c102a628b97604574cf25c0e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92584c43c37b3f7dbc4fdb2a5019fb6f3407b82710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1feb46e92833ec7a1bbc3fafea65c54dcc58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84135463bd65c2c2f0f2fb27ed77d756d057c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808dc7c6ee302722e7d7aae1d005f9d47ff563d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f913a1b623b8c269b51bf8e67bf272258f67014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288eec669b2cf7314619cf109e252fad91ab38c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054238c45ecb1f1ca0ee9e6ab18809aa33c1cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398cacc4af62a149bc79cd00b1a18f984cc33017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97623be8081fa9aca69054abeac955ae4b4b62e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9fdad1c23a649668aa862229ab6bf5c4e7c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2fda8d2dfcd631c518bfb4beebc022d94683220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7e877865243ae03c3c7ac220854d0853ff7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc850462101a02e4a340f9c155cc21d8c63ec7722.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1233,267 +1233,267 @@
       <c r="C3"/>
       <c r="D3" s="1">
         <v>30.15</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>29.85</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>29.4</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>29.4</v>
+        <v>29.05</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>29.05</v>
+        <v>27.85</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>27.85</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>27.5</v>
+        <v>27.25</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>27.25</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>26.2</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>26.2</v>
+        <v>23.95</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>24.8</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>23.95</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>23.7</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>16.3</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>9.2</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>8.6</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>7.3</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>4.6</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>4.2</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>2.54</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C23"/>
-      <c r="D23" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">