--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -14,170 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CS4976YCG536</t>
+  </si>
+  <si>
+    <t>YCG536</t>
+  </si>
+  <si>
     <t>CS4976YCG515</t>
   </si>
   <si>
     <t>YCG515</t>
   </si>
   <si>
+    <t>CS4976YCG526</t>
+  </si>
+  <si>
+    <t>YCG526</t>
+  </si>
+  <si>
+    <t>CS4976YCG517</t>
+  </si>
+  <si>
+    <t>YCG517</t>
+  </si>
+  <si>
     <t>CS4976YCG528</t>
   </si>
   <si>
     <t>YCG528</t>
   </si>
   <si>
-    <t>CS4976YCG531</t>
-[...22 lines deleted...]
-  <si>
     <t>CS4976YCG532</t>
   </si>
   <si>
     <t>YCG532</t>
   </si>
   <si>
     <t>CS4976YCG520</t>
   </si>
   <si>
     <t>YCG520</t>
   </si>
   <si>
+    <t>CS4976YCG524</t>
+  </si>
+  <si>
+    <t>YCG524</t>
+  </si>
+  <si>
+    <t>CS4976YCG525</t>
+  </si>
+  <si>
+    <t>YCG525</t>
+  </si>
+  <si>
     <t>CS4976YCG518</t>
   </si>
   <si>
     <t>YCG518</t>
   </si>
   <si>
+    <t>CS4976YCG516</t>
+  </si>
+  <si>
+    <t>YCG516</t>
+  </si>
+  <si>
     <t>CS4976YCG519</t>
   </si>
   <si>
     <t>YCG519</t>
   </si>
   <si>
-    <t>CS4976YCG524</t>
-[...10 lines deleted...]
-  <si>
     <t>CS4976YCF439</t>
   </si>
   <si>
     <t>YCF439</t>
   </si>
   <si>
-    <t>CS4976YCG516</t>
-[...2 lines deleted...]
-    <t>YCG516</t>
+    <t>CS4976YCG522</t>
+  </si>
+  <si>
+    <t>YCG522</t>
   </si>
   <si>
     <t>CS4976YCG521</t>
   </si>
   <si>
     <t>YCG521</t>
-  </si>
-[...16 lines deleted...]
-    <t>YCF442</t>
   </si>
   <si>
     <t>CS4976YCG529</t>
   </si>
   <si>
     <t>YCG529</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -196,51 +178,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0798def6485e841073d4c2c92f1e5a2faadb781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697da604e22443310e7a879d6a471c0dddad1642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935fe680f4588eb6f64eb87ac17399a1c326c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2740292c5e8d0394f63304428e1f61a861b4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255f770b7fdc0ec1b063fc9d228ab98cc1ae2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5dc4169e09f21064f7508b94b93fc74a5a5ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae3161230c816b95b703657d0b0ebe5469bd947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01977703e0897249a6899f45861eb4551d9107e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7518b2293d3ae765f4fb459051de8fbc9b28f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a2889e7f6727f28dd2c9dd45e746202c4609810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512d15cdc6eb2f770c6aced8a74c1f30ae55a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eba850c65d8e5c70e140e42e737cbcf392440f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e8f33d5d38061a943def2a05629f97dcc59e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8635021270911631ae7c767b96d268792d62214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c6875324b28ecbe02f7af97f1a8731cb2abb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77fcadef2c5272f362be92884a390b39152a2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce099e9e57c8416ee888f71e8db260979bb4ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ba96b8cd5127cb2f85c35e71c1550354291d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703e2a5371ca5c2c7dce302567c41f7dc5a9e019.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf13f5137e268fa598dc839a024a60e186aca41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e30822fa48c330f35fc2fe8f70040e5766be02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c8eeb0ee47d17b299d9b10e8b239d2638df63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d5693137bb0fa4d318049ca327125374782e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca96372a275a7b47a0eb99e3fd8d273af3ccc325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b91c271bff48a3a2cb82657c947ee7258c196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f990234ecc730506fe91e1d4119cfa4a13800d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab201b57b399df3353e8d0f71346d478fdde2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893f894afe54994fb08dc8344b9a62fd237b8219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f7e94a5ce151f17043b2e3e37a66f350fe4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b011017cb08413b17f373a3e20bb4cd52c8af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e7f9ee45240303607e598398f039b3c7734f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf761d6cf33b1759712dcd4438059502d585613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8961f90f4d2da5a9a798eded5c8ba9448ad98b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b84283272e964685c675f8a2f4edc67d648f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777f07a5a7b202b5ed1b572f046783e9f37a9d16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -668,140 +650,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1068,299 +960,263 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>11.2</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>10.65</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>8.3</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>8.7</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>8.3</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>8.0</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>7.6</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>7.3</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>6.9</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>6.2</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>5.6</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>4.9</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>4.2</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>3.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>3.1</v>
-[...35 lines deleted...]
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>