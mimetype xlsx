--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -46,114 +46,114 @@
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS4383YCG342</t>
   </si>
   <si>
     <t>YCG342</t>
   </si>
   <si>
     <t>CS4383YCG955</t>
   </si>
   <si>
     <t>YCG955</t>
   </si>
   <si>
     <t>CS4383YCG783</t>
   </si>
   <si>
     <t>YCG783</t>
   </si>
   <si>
+    <t>CS4383YCG772</t>
+  </si>
+  <si>
+    <t>YCG772</t>
+  </si>
+  <si>
     <t>CS4383YCG782</t>
   </si>
   <si>
     <t>YCG782</t>
   </si>
   <si>
-    <t>CS4383YCG772</t>
-[...4 lines deleted...]
-  <si>
     <t>CS4383YCG778</t>
   </si>
   <si>
     <t>YCG778</t>
   </si>
   <si>
     <t>CS4383YCG775</t>
   </si>
   <si>
     <t>YCG775</t>
   </si>
   <si>
     <t>CS4383YCG780</t>
   </si>
   <si>
     <t>YCG780</t>
   </si>
   <si>
     <t>CS4383YCG777</t>
   </si>
   <si>
     <t>YCG777</t>
   </si>
   <si>
     <t>CS4383YCG781</t>
   </si>
   <si>
     <t>YCG781</t>
   </si>
   <si>
     <t>CS4383YCG774</t>
   </si>
   <si>
     <t>YCG774</t>
   </si>
   <si>
     <t>CS4383YCG770</t>
   </si>
   <si>
     <t>YCG770</t>
   </si>
   <si>
+    <t>CS4383YCG779</t>
+  </si>
+  <si>
+    <t>YCG779</t>
+  </si>
+  <si>
     <t>CS4383YCG776</t>
   </si>
   <si>
     <t>YCG776</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCG779</t>
   </si>
   <si>
     <t>JH23105098a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -169,51 +169,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56fe5b51476efef561d417cb7ca3478bb18c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81facb6dacedc954b2100dccf109fac9a272dde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c334bc57d2cd25f1fa14b161c80bd714d43e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae87ded98ad18f0ade8899b4f24b971bc3c0744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa181b47ae754e0cd7cba229dea46d6eeae388d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe40a62611e2005e764fbb3e96d06d109076bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1d35478d0a0909a3eb6c1c7e496cc1f9f90fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab577450b1472e171aad4e4a61f4f6bad0c9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae4e915dfbe9dd9b75f84449d235574882bbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b6fd936b64e419dc04480078130188b78f6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3320033cebb10ac81115ab8affc5705e07ca39e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc14eb283c8cb2c65cffd5a6d288b9fbbd3cf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d97c62c63a94a7910a01096d43c68df90d86113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e5de022b0a35e8bb296e6ff194f164b62a84414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93f9cc7eaa7605f58b125f98c131ec241586815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e58f2858e02c2c50a6e44b5a5edb06bacdd791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ec7859d53bffb9f2d10196aedc19400fef7032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9833db63bb953226c0d021f99faad5c8aca443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b091de0228d305370d0e3a7648e75a22f877484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54a79c868624f97b6d8994fa337e465611a885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cd18b80b2c7a690733d2460c512a7ef9e7bbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc045edc325fb2cdfcb9fe27361d43622bf3b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71217a74bae6cb9aadb5117800e7fe5a2d54368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e433a93c9039b67ef4a31c73194013ca5ebea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25979a383ec7c3a981f20851b8ac0d3ace2e8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3de53cb1714dd63f4772f118087753eb7d60f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c525c15471dc4de8fe3c2429af13e4ce64d6f0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ab24b932207a3c7a14cf1047939b837771dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac5aef1694d9325b8e65fe9fe5455dafca2a3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36390b67c548d1759e88cd4f7aa93de88e7b43dd15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -967,87 +967,87 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>26.5</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>20.9</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>11.7</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>11.7</v>
+        <v>11.43</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>11.43</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>10.4</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>10.3</v>
       </c>
@@ -1099,63 +1099,63 @@
       <c r="D12" s="1">
         <v>7.48</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>7.0</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>5.78</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>5.25</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>