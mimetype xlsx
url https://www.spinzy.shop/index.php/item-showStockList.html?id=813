--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -14,197 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>FY9803YCG499</t>
+  </si>
+  <si>
+    <t>YCG499</t>
+  </si>
+  <si>
+    <t>FY9803YCG484</t>
+  </si>
+  <si>
+    <t>YCG484</t>
+  </si>
+  <si>
     <t>JA25090039</t>
   </si>
   <si>
+    <t>FY9803YCG488</t>
+  </si>
+  <si>
+    <t>YCG488</t>
+  </si>
+  <si>
+    <t>FY9803YCG485</t>
+  </si>
+  <si>
+    <t>YCG485</t>
+  </si>
+  <si>
+    <t>FY9803YCG482</t>
+  </si>
+  <si>
+    <t>YCG482</t>
+  </si>
+  <si>
+    <t>FY9803YCG496</t>
+  </si>
+  <si>
+    <t>YCG496</t>
+  </si>
+  <si>
+    <t>FY9803YCG493</t>
+  </si>
+  <si>
+    <t>YCG493</t>
+  </si>
+  <si>
+    <t>FY9803YCG490</t>
+  </si>
+  <si>
+    <t>YCG490</t>
+  </si>
+  <si>
+    <t>FY9803YCG500</t>
+  </si>
+  <si>
+    <t>YCG500</t>
+  </si>
+  <si>
+    <t>FY9803YCG481</t>
+  </si>
+  <si>
+    <t>YCG481</t>
+  </si>
+  <si>
+    <t>FY9803YCG489</t>
+  </si>
+  <si>
+    <t>YCG489</t>
+  </si>
+  <si>
+    <t>FY9803YCG497</t>
+  </si>
+  <si>
+    <t>YCG497</t>
+  </si>
+  <si>
     <t>FY9803YCG501</t>
   </si>
   <si>
     <t>YCG501</t>
   </si>
   <si>
+    <t>FY9803YCG480</t>
+  </si>
+  <si>
+    <t>YCG480</t>
+  </si>
+  <si>
     <t>FY9803YCG502</t>
   </si>
   <si>
     <t>YCG502</t>
   </si>
   <si>
-    <t>FY9803YCG499</t>
-[...28 lines deleted...]
-  <si>
     <t>FY9803YCG487</t>
   </si>
   <si>
     <t>YCG487</t>
   </si>
   <si>
-    <t>FY9803YCG485</t>
-[...4 lines deleted...]
-  <si>
     <t>FY9803YCG491</t>
   </si>
   <si>
     <t>YCG491</t>
   </si>
   <si>
-    <t>FY9803YCG493</t>
-[...14 lines deleted...]
-    <t>YCG496</t>
+    <t>FY9803YCG486</t>
+  </si>
+  <si>
+    <t>YCG486</t>
+  </si>
+  <si>
+    <t>FY9803YCG492</t>
+  </si>
+  <si>
+    <t>YCG492</t>
   </si>
   <si>
     <t>FY9803YCG483</t>
   </si>
   <si>
     <t>YCG483</t>
-  </si>
-[...46 lines deleted...]
-    <t>YCG503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -217,51 +205,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ad84f7d34eb0f928bbb7647de3441257cdc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8208105905d0dbbdcecb007fdc201cc292b663f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf56ea757dc0d1817cda2d09c88bfd68a10f113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e79cae1f28b41807ac107d3971505dca2d684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac933bfd27aabe90bdf32a982957027de9b51d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b844f247a0a84d2b70bc587ad9cbc3e2664bd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa8ec540c113c6e2d513bd32546217a2bea7a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ba30da8b3849c2ef1baf7e0717fb9b86eca18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac249f7014a060d2dd8010e776ff9288b496b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f48fbb2efa06079c0d2475703a6ceeae899f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21b91959033de26d832945c9f85b3ea8b70e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dc9618e3a9e33f6adf18459aa501bf4eaead512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f75c6119f146c9114a20003c252844079f0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6dfc1adb821f5aeeb8be5c78542bb59a1ff014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c3c8268389a134cab400fda248c737e25b25015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a7416ed1adf91cbd37b5d8d95d911b9a0475816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afed745b303fbc63fbb11c5a670a05456ab2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b859c8be99fced2fe68008f942c71fd4d5cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8beaab54498630f6ff31fb5306571139e9d1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb073939973ef354d3b29698f0d290f7bee1e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe281c6abd8898870d9de893ba4ae41a8032421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8837c8ad1c67a9b52abff3d48d3fb7754b12abd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f855e99f5da97ac9e1e107c433b58d866460ea23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7a8ce5d1c0f93c21f9ef88a8ac4c038c027811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8cbd95c6dc6646fb4c498883f5b93145330fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03acf49e62624c1dce06251b7ff7a9689e81173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856432f920d7c23a8d6430f066674efe08c03a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620b03f1ecce46cbaa47c497a86dd110d8418c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed3778465af425c07510eb2a00d91cd5028ff06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa6dfc4170da01f293a20b9ce7b330d64d53637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b6c330db2d5022787ecaffbe702e766da9038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f952659034badb334d08fe3f56ec3e76075d8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85c4a10f5af88b955512c959caa77c3b36c8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be53b111ecd9459a1b6b34cb13170a16878daf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ad586f706a2f54e22a8e35f47dd705f2b11812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587afe3da0479c2c94f38e40b68f5af2e30f557913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc9a16b41d441607e6cca35e7570eb90afd9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439c3151bbccb8f6db80378d9265aed41f4e3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ac54e8bb568d45e0a71ee6ba23282c7df18a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf7bb815e440b494df6b05086c374e2543cf8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c96880dc3b6d56aa2afab225493dfee3643d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df64c0b94f203445f34f7e3c0ba1214a29c5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff608b83c7269fd7736434a22bb83b7234892520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e83a82086ce753b94b3ca0d0042c6938ddd521.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -839,110 +827,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1209,349 +1137,325 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>14.3</v>
+        <v>8.29</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>8.37</v>
+        <v>7.14</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>8.35</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>8.29</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>8.09</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>7.6</v>
+        <v>6.49</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>7.14</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>6.71</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>6.7</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>6.61</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>6.59</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>6.51</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>6.49</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>6.39</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>6.21</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>6.13</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>6.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>5.79</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>5.58</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>5.5</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>4.98</v>
-[...23 lines deleted...]
-        <v>1.19</v>
+        <v>1.77</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>