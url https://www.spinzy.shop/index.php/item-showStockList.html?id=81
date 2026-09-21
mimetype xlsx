--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,208 +1,190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>FY8502YCC613</t>
+  </si>
+  <si>
+    <t>YCC613</t>
+  </si>
+  <si>
+    <t>FY8502YCC614</t>
+  </si>
+  <si>
+    <t>YCC614</t>
+  </si>
+  <si>
+    <t>FY8502YCC619</t>
+  </si>
+  <si>
+    <t>YCC619</t>
+  </si>
+  <si>
     <t>FY8502YCC620</t>
   </si>
   <si>
     <t>YCC620</t>
   </si>
   <si>
-    <t>FY8502YCC614</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8502YCC611</t>
   </si>
   <si>
     <t>YCC611</t>
   </si>
   <si>
     <t>FY8502YCC612</t>
   </si>
   <si>
     <t>YCC612</t>
   </si>
   <si>
-    <t>FY8502YCC619</t>
-[...2 lines deleted...]
-    <t>YCC619</t>
+    <t>FY8502YCC605</t>
+  </si>
+  <si>
+    <t>YCC605</t>
   </si>
   <si>
     <t>FY8502YCC610</t>
   </si>
   <si>
     <t>YCC610</t>
   </si>
   <si>
     <t>FY8502YCC602</t>
   </si>
   <si>
     <t>YCC602</t>
   </si>
   <si>
-    <t>FY8502YCC605</t>
-[...10 lines deleted...]
-  <si>
     <t>FY8502YCC608</t>
   </si>
   <si>
     <t>YCC608</t>
   </si>
   <si>
     <t>02FY8502YCC6011</t>
   </si>
   <si>
     <t>YCC6011</t>
   </si>
   <si>
     <t>FY8502YCC618</t>
   </si>
   <si>
     <t>YCC618</t>
   </si>
   <si>
+    <t>FY8502YCC606</t>
+  </si>
+  <si>
+    <t>YCC606</t>
+  </si>
+  <si>
+    <t>02FY8502YCC6001</t>
+  </si>
+  <si>
+    <t>YCC6001</t>
+  </si>
+  <si>
+    <t>FY8502YCC617</t>
+  </si>
+  <si>
+    <t>YCC617</t>
+  </si>
+  <si>
+    <t>FY8502YCC616</t>
+  </si>
+  <si>
+    <t>YCC616</t>
+  </si>
+  <si>
+    <t>FY8502YCC607</t>
+  </si>
+  <si>
+    <t>YCC607</t>
+  </si>
+  <si>
+    <t>FY8502YCC615</t>
+  </si>
+  <si>
+    <t>YCC615</t>
+  </si>
+  <si>
     <t>FY8502YCC609</t>
   </si>
   <si>
     <t>YCC609</t>
-  </si>
-[...52 lines deleted...]
-    <t>YCC615</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -215,51 +197,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81868f8d9ed7178bda503e0b497870d480bf99fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b4aec677be8b3ffea5ebded10d4bc62b0aa3b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6c94c122985ac820d0acee373adc4a9b7db83.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68378916b3af5cc0b180423460c186eb9155fc74.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c2e03e5bc7cfe2a5024ecedc5cb8b35e878f5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9c08c87af70f8f1587fdb6a84ad42af9978c6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd64fc2f7d01ecd3ab432059280a1885f57697.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d62dc21627455efdc62be1757696b9f6ea328.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480235fd5292c82ba977f0aaaffd56347d0ea99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593dde0f87061f65887faed4b2275b4b9aa68110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2ce9c3018317054292f8cfd4276324886b48e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9125778d3926ed6333fc53c7d7d8ee66408cb12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570669ed1ef79c081df7cfe38a38e462ad2cadb113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff5bf3318cd963a66e5f99984aba348a6cccd14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08da7c961a8a9198b15c9261c904acb93376ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022f83b5e29d9cd5632140a512b361009e346216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d8b93be1d7965c27da0eb0381a19a340295a017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a944cdd827cac1dc260c8e34b58402df6d6ac4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e7786c5ebdbfa748eba7a8f66bbc77bcc0cf819.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e36985cecaf307966bdbe5d73504971be78f20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156023244028e5746ec997ce29e974562d040721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b79da4d5f3563e5777202aa802d2cf886fd422.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9eb3e183237a94fc117d02c450b7b7098f971.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dc25bc6185020a363eee468db8138655780192.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0ec3b7425162fa18fab9cfe7b4eddc56a1e5e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca8d1c3f85e8d04c785356ce19888d3109c364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4595a36a7db95b732f16e065cf07dd93c44a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373964698ec9a5af5d36baebe08b91b830cb019c6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4314bde941c1fb7d6bcbdcc5610288d733f127.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b834c00a5babb81ae59365061bda2400e0d8f8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a89d712dcfb89327697a0dc3ef2a521eb66c7c9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d64ace50692141b4a6ba1c0d691b8ce90b5a10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac115894854d4036e75e036a7e03383fd7a19f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c625a165ca0382ff83d7d8a2a267e1aa128f12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed46102ca6b651e3e00f0ee5d55af9b3fcc6d313.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2dca9ad391fd22605928fa04bbacbb1dbdd1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3f15fadfcb604658439ca868fba542e084ce15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31afeb1b9fff994c3e7044c9360a940028457c16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720af6a7d7886d0b4d606f84f0aec5d8ad6ae35017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909feb5b0b35fce96272c2ea7bb59f0fc0a2fc4918.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9258eb80e4f353ff2c54ee7d87e2322e82cbd419.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -407,113 +389,113 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="476250" cy="485775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
@@ -777,140 +759,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1177,332 +1069,300 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>134.8</v>
+        <v>182.8</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>122.4</v>
+        <v>132.75</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>103.1</v>
+        <v>127.6</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>84.7</v>
+        <v>125.15</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>79.8</v>
+        <v>101.85</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>49.75</v>
+        <v>83.45</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>49.0</v>
+        <v>66.65</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>41.15</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
-      <c r="D10" s="1"/>
+      <c r="D10" s="1">
+        <v>44.3</v>
+      </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>37.3</v>
+        <v>36.35</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>31.7</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>14.1</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>13.8</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>13.7</v>
+        <v>12.25</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>12.9</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>12.5</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>11.6</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1"/>
+      <c r="D19" s="1">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
-      <c r="D20" s="1">
-[...35 lines deleted...]
-      </c>
+      <c r="D20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">