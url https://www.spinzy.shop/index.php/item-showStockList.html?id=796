--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -40,132 +40,132 @@
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS4520YCG234</t>
   </si>
   <si>
     <t>YCG234</t>
   </si>
   <si>
     <t>CS4520YCG230</t>
   </si>
   <si>
     <t>YCG230</t>
   </si>
   <si>
+    <t>CS4520YCG228</t>
+  </si>
+  <si>
+    <t>YCG228</t>
+  </si>
+  <si>
     <t>CS4520YCG233</t>
   </si>
   <si>
     <t>YCG233</t>
   </si>
   <si>
-    <t>CS4520YCG228</t>
-[...4 lines deleted...]
-  <si>
     <t>CS4520YCG340</t>
   </si>
   <si>
     <t>YCG340</t>
   </si>
   <si>
     <t>CS4520YCG849</t>
   </si>
   <si>
     <t>YCG849</t>
   </si>
   <si>
     <t>CS4520YCG341</t>
   </si>
   <si>
     <t>YCG341</t>
   </si>
   <si>
+    <t>CS4520YCG231</t>
+  </si>
+  <si>
+    <t>YCG231</t>
+  </si>
+  <si>
+    <t>CS4520YCG232</t>
+  </si>
+  <si>
+    <t>YCG232</t>
+  </si>
+  <si>
+    <t>CS4520YCG235</t>
+  </si>
+  <si>
+    <t>YCG235</t>
+  </si>
+  <si>
     <t>CS4520YCG237</t>
   </si>
   <si>
     <t>YCG237</t>
   </si>
   <si>
-    <t>CS4520YCG231</t>
-[...16 lines deleted...]
-  <si>
     <t>CS4520YCG229</t>
   </si>
   <si>
     <t>YCG229</t>
   </si>
   <si>
     <t>CS4520YCG205</t>
   </si>
   <si>
     <t>YCG205</t>
   </si>
   <si>
     <t>CS4520YCG236</t>
   </si>
   <si>
     <t>YCG236</t>
   </si>
   <si>
     <t>CS4520YCG226</t>
   </si>
   <si>
     <t>YCG226</t>
   </si>
   <si>
+    <t>JA25100076</t>
+  </si>
+  <si>
     <t>JA25100077</t>
-  </si>
-[...1 lines deleted...]
-    <t>JA25100076</t>
   </si>
   <si>
     <t>CS4520YCG227</t>
   </si>
   <si>
     <t>YCG227</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -184,51 +184,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5c23c057d04e085716c223aef531a923317f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67525ff5ae84ef642b8e25f2b586bc11b55d7672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b226e0bf24f8e159c6bdb0f37f7d404836a2463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089e9ceb52d76af0af9fa5df506bc7379873464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c9996c9007280add25372ba065819964f1f045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ce9c1ed4335ac2d132347fd640a033323e2eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821dcde31de4714b5d891ab0d04c9863b8850be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a503695bff7cfa694559fc2f17a75a7e3db9178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29e1bf47434f9da679818081c1ef0041c23b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073fc5b0924c0d649e0a5c1a97b438c782279a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd70c5d45a4b8adff90efd17ec5bc374bca4e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949dca70eee32da393a497ac95e32e08478ea612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550425ba9974c0a7f07b18e9ff17f4ca248d4b5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0001a8ddd5ceed4be0a22950e05989112dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97893d8358509daff975fc5f2426ec344c33bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2980a5bfba4b39c46b49afd46f70c62cbfbd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8c4fee756f2067e65ec4b1daaadd928c0a4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e61e25cbd94a4f73d1a5d96586be816124c8618.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5c23c057d04e085716c223aef531a923317f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67525ff5ae84ef642b8e25f2b586bc11b55d7672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089e9ceb52d76af0af9fa5df506bc7379873463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b226e0bf24f8e159c6bdb0f37f7d404836a2464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c9996c9007280add25372ba065819964f1f045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ce9c1ed4335ac2d132347fd640a033323e2eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821dcde31de4714b5d891ab0d04c9863b8850be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29e1bf47434f9da679818081c1ef0041c23b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd70c5d45a4b8adff90efd17ec5bc374bca4e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073fc5b0924c0d649e0a5c1a97b438c782279a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a503695bff7cfa694559fc2f17a75a7e3db91711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949dca70eee32da393a497ac95e32e08478ea612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550425ba9974c0a7f07b18e9ff17f4ca248d4b5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0001a8ddd5ceed4be0a22950e05989112dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97893d8358509daff975fc5f2426ec344c33bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8c4fee756f2067e65ec4b1daaadd928c0a4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2980a5bfba4b39c46b49afd46f70c62cbfbd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e61e25cbd94a4f73d1a5d96586be816124c8618.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1060,255 +1060,255 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>30.1</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>13.0</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>12.9</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>12.7</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>12.3</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>12.03</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>12.0</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>11.1</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>10.75</v>
+        <v>10.35</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>10.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>10.15</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>9.7</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>9.3</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>8.0</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>5.8</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>5.8</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>4.12</v>
+        <v>3.92</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>