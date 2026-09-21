--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -58,72 +58,72 @@
   <si>
     <t>FY8747YCC392</t>
   </si>
   <si>
     <t>YCC392</t>
   </si>
   <si>
     <t>FY8747YCC383</t>
   </si>
   <si>
     <t>YCC383</t>
   </si>
   <si>
     <t>FY8747YCC374</t>
   </si>
   <si>
     <t>YCC374</t>
   </si>
   <si>
     <t>FY8747YCC373</t>
   </si>
   <si>
     <t>YCC373</t>
   </si>
   <si>
+    <t>FY8747YCC380</t>
+  </si>
+  <si>
+    <t>YCC380</t>
+  </si>
+  <si>
+    <t>FY8747YCC385</t>
+  </si>
+  <si>
+    <t>YCC385</t>
+  </si>
+  <si>
     <t>FY8747YCC371</t>
   </si>
   <si>
     <t>YCC371</t>
   </si>
   <si>
-    <t>FY8747YCC380</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8747YCC379</t>
   </si>
   <si>
     <t>YCC379</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCC385</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -136,51 +136,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d654124367cbe2574d4f5f6dc3dcccbe0ce54c1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ff0e6b61b9176c900d4b20e70181d00a54092.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906393c5ce44876012715cc7d69316a8512587a3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810910361d0e1dfed6eb33c2de7e0f9b8a633a004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923794ec8f1d0ee5dbd37b16ada996d29539d0de5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c1a27bc328227a9363ea8996ac4b808934d96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19750cd86b9433c7779f2045555456a2523cac37.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa979dcb082b4d5122a91d9e2d68c16c62ef28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56de0c77b41a5a5aed63356adf27ab576af5d99.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d654124367cbe2574d4f5f6dc3dcccbe0ce54c1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ff0e6b61b9176c900d4b20e70181d00a54092.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906393c5ce44876012715cc7d69316a8512587a3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810910361d0e1dfed6eb33c2de7e0f9b8a633a004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923794ec8f1d0ee5dbd37b16ada996d29539d0de5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19750cd86b9433c7779f2045555456a2523cac36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56de0c77b41a5a5aed63356adf27ab576af5d97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c1a27bc328227a9363ea8996ac4b808934d98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa979dcb082b4d5122a91d9e2d68c16c62ef29.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -742,87 +742,87 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>579.3</v>
+        <v>574.9</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>241.2</v>
+        <v>224.27</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>219.8</v>
+        <v>217.0</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>194.3</v>
+        <v>187.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>32.1</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1"/>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">