--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -167,51 +167,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14988f9bfd02d47ab93dab3ce3ea4e89e16c45181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352f21961ed2f14d5767f3555b0dba3112d122e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a659b33c6948f65a7d8a200b9fec3ec2dae62d3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d147d42f8882f69394a85dc9f8af4d36e7e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed75794aa7b7c1fe551089faf6d3ebdb89f6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a0f5fc2316f958d0aa312b75c11513fa12be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedee87a5d75451debe6d8ef55aab13a4128093a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15914acded6f8e73ccc738848187f5bd15f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984b7a1e48e875540ec1c66268d81b6108a5239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bff1fd696b35678e75decf4a9ca84e8faf8c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668675adc3d074e9bfaf5810e526ebbb77ba9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740b56daf2df61ba1d08f2a39f4b40293fecc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec75f897527c4511662699c97eacd5bfd4ac013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2b06a75790f9ce1bcfa26780f1feb024d4da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5849bd481760bd625a83f1cf343c9cd777bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b5c531b9d9090aa77b2596dd87fc7803dc2716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af0e33d0537db03735a6aa625976f96058a4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14988f9bfd02d47ab93dab3ce3ea4e89e16c45181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352f21961ed2f14d5767f3555b0dba3112d122e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a659b33c6948f65a7d8a200b9fec3ec2dae62d3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d147d42f8882f69394a85dc9f8af4d36e7e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed75794aa7b7c1fe551089faf6d3ebdb89f6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a0f5fc2316f958d0aa312b75c11513fa12be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ed4bb81f89c12b7cec7d868acb80f439fef77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15914acded6f8e73ccc738848187f5bd15f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984b7a1e48e875540ec1c66268d81b6108a5239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bff1fd696b35678e75decf4a9ca84e8faf8c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668675adc3d074e9bfaf5810e526ebbb77ba9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740b56daf2df61ba1d08f2a39f4b40293fecc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec75f897527c4511662699c97eacd5bfd4ac013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2b06a75790f9ce1bcfa26780f1feb024d4da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17917f8d7aec63d3f00a990db6581a6000dfa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b5c531b9d9090aa77b2596dd87fc7803dc2716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af0e33d0537db03735a6aa625976f96058a4817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1013,51 +1013,51 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>49.9</v>
+        <v>43.9</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>26.7</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>24.6</v>
       </c>
@@ -1133,51 +1133,51 @@
       <c r="D10" s="1">
         <v>12.3</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>8.7</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>5.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>4.25</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>2.9</v>
       </c>