--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,308 +15,239 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>01C3117YCB599</t>
   </si>
   <si>
     <t>YCB599</t>
   </si>
   <si>
+    <t>C3117YCC937</t>
+  </si>
+  <si>
+    <t>YCC937</t>
+  </si>
+  <si>
+    <t>C3117YCE920</t>
+  </si>
+  <si>
+    <t>YCE920</t>
+  </si>
+  <si>
     <t>JH24015136</t>
   </si>
   <si>
+    <t>C3117YCH145</t>
+  </si>
+  <si>
+    <t>YCH145</t>
+  </si>
+  <si>
     <t>C3117YCC934</t>
   </si>
   <si>
     <t>YCC934</t>
   </si>
   <si>
     <t>C3117YCB598</t>
   </si>
   <si>
     <t>YCB598</t>
   </si>
   <si>
-    <t>C3117YCB597</t>
-[...5 lines deleted...]
-    <t>JH23075398</t>
+    <t>JH25045257</t>
   </si>
   <si>
     <t>C3117YCB591</t>
   </si>
   <si>
     <t>YCB591</t>
   </si>
   <si>
     <t>JH25025072</t>
   </si>
   <si>
+    <t>C3117YCC929</t>
+  </si>
+  <si>
+    <t>YCC929</t>
+  </si>
+  <si>
+    <t>C3117YCE915</t>
+  </si>
+  <si>
+    <t>YCE915</t>
+  </si>
+  <si>
+    <t>C3117YCE917</t>
+  </si>
+  <si>
+    <t>YCE917</t>
+  </si>
+  <si>
+    <t>JH25035000</t>
+  </si>
+  <si>
+    <t>C3117YCB590</t>
+  </si>
+  <si>
+    <t>YCB590</t>
+  </si>
+  <si>
     <t>C3117YCE919</t>
   </si>
   <si>
     <t>YCE919</t>
   </si>
   <si>
-    <t>JH25035000</t>
-[...5 lines deleted...]
-    <t>YCE917</t>
+    <t>C3117YCH142</t>
+  </si>
+  <si>
+    <t>YCH142</t>
+  </si>
+  <si>
+    <t>C3117YCE921</t>
+  </si>
+  <si>
+    <t>YCE921</t>
   </si>
   <si>
     <t>JH25025197</t>
   </si>
   <si>
-    <t>C3117YCC929</t>
-[...2 lines deleted...]
-    <t>YCC929</t>
+    <t>C3117YCC943</t>
+  </si>
+  <si>
+    <t>YCC943</t>
+  </si>
+  <si>
+    <t>C3117YCE918</t>
+  </si>
+  <si>
+    <t>YCE918</t>
+  </si>
+  <si>
+    <t>C3117YCB368</t>
+  </si>
+  <si>
+    <t>YCB368</t>
+  </si>
+  <si>
+    <t>C3117YCC938</t>
+  </si>
+  <si>
+    <t>YCC938</t>
+  </si>
+  <si>
+    <t>C3117YCE916</t>
+  </si>
+  <si>
+    <t>YCE916</t>
   </si>
   <si>
     <t>JH25025194</t>
   </si>
   <si>
-    <t>C3117YCB368</t>
-[...2 lines deleted...]
-    <t>YCB368</t>
+    <t>C3117YCC941</t>
+  </si>
+  <si>
+    <t>YCC941</t>
   </si>
   <si>
     <t>C3117YCC933</t>
   </si>
   <si>
     <t>YCC933</t>
   </si>
   <si>
-    <t>C3117YCE916</t>
-[...22 lines deleted...]
-  <si>
     <t>C3117YCC940</t>
   </si>
   <si>
     <t>YCC940</t>
   </si>
   <si>
-    <t>C3117YCE921</t>
-[...17 lines deleted...]
-    <t>JH23065275</t>
+    <t>JH25105157</t>
   </si>
   <si>
     <t>JH24015140</t>
   </si>
   <si>
+    <t>JH25115192</t>
+  </si>
+  <si>
+    <t>C3117YCB594</t>
+  </si>
+  <si>
+    <t>YCB594</t>
+  </si>
+  <si>
     <t>C3117YCC936</t>
   </si>
   <si>
     <t>YCC936</t>
   </si>
   <si>
-    <t>C3117YCB595</t>
-[...46 lines deleted...]
-  <si>
     <t>C3117YCC928</t>
   </si>
   <si>
     <t>YCC928</t>
-  </si>
-[...52 lines deleted...]
-    <t>JH24015142</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -329,51 +260,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cff8c5cf4293e277b44f975fe624d3ba4f4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f65d840300890af0f8cf8b29d7ef0f04a502e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295467ade21578f6fe4b7356b92a5e2efd5df8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81b9e04c5b0996de895c958c5b7dbe060f4844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422555ee56c94ce96f901299d83429f9363fbe35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a7be64662bb2f2c7d8de7d368e11f32282d4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f5590ecec3857f5498c1bf64c7f5f9b003ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f0f49ad7ad34536efd78be42a12d6337c32b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862e03ddef6c6a5c1a6aadb831e9e8999fee699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdc026d472243c2293d6e2b25e89f913dc671a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b752c38828fb9935312d1bfd02f931d51212b11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e36b0ea21fe6d840a9e6f97be3494c24d6d5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c891acf5c9915785f7c3ad2c5de035cc7d792a13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070d14733e27fdc5f9c39b9521e5a9a1a0103214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46532114998c20c4cb549f4feb4703b07de805c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736ef58b17f4fca7ee9bfa24f891d0d28d4cc716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689ba69d09e749b082202fcdca155061b69b8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f10d57a3231b1e9a82bd0831277c9870fdea518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7ab2030b761fff9377c3ec4ae36b4324d5c119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5131cd86a44e0bfb2408174f2b36f3e970f610d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422428fdddce46ab4be4f4ef3c3d0f6c811426521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e91d14362ee8aae2fa79512b548324b019cf22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6995c02c285d8828aee920e2e5ba1dfbf205d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afcacb0a87289031e4d37672666b71b0b1830324.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b29853a77a4e9c76c57f6b189c8030e69423225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555addffc851956b7d0d49c3bfc5e5eae17d3ebe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5f5eb10f654b11b62ee8baf228bb1ab9b94627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd73ee4b1ba69bb019d8301bb3234579eef9928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1497496ff6bc1febb7031cde384e2dd21655429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a3d606dde930e512d6ae3923b86e347e7f1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e75a8238a9a89c86bd0beff06c9dbc00a1cd4d31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786acd877b780dda5732cb8ffce47d56bf2ebb1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6533f08923731bc18dd595cce44da84b4bc7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02937e278d32b9d743f31f3f5ccdb5299799f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bc5d7ac3f06a785f6085e7d95ed2ae81ac6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a3521baeeff81b3787577fbee9d68601709136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d254cca32710a8f7588ccca24b3125dc29273337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd145db5d213113e621ecb4c0ca117b4d963be0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ee4f51130556628870f21fb15aa8271e7f00c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166da62a8d0d91e5d8ae34d4717837b43b0f180240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521aba72ee0caf77500d3a98547bf75d7ed8aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583dc75e8fffbcf7347f8ee34d108820d022a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1e1d20480a7c184fbaaf922e9832267f4bda43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a4c1755ba91fd16ac8f1b19a0268262fd91944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f331238110e35c79c3a257ebdcb4577625300745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ddd1edfd95bb452e1967da29eee1ec34552946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f588146360576f3cbeec73161c881334c55a8e47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3e8aa8a83237b1609e665c36952219565513948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c06a788239223c28488ae1e7c7ae9b1aad4a0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895617734ef4a35e095704242a1f40feac4363c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556d572f833facdc4eb8a5e53a4e18ac7641b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a03135f43ecd4c80778e5585512e4c9794dd3252.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de1b65a54bf11f2a6d423d495c5ee48dd265e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad923df26cb2b905a7ae6136d2cb1c3cd6f7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33e2125cddeef7860e82ecdd04e72ffc755e93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8b78c9e7e096f9c00c681571cde245274d924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5315aa537b87b094e405883ec313bf565010a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc68f802e0c2db56f069b2bf4837e0d802dcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6fd71da4ceb42f11c0fc0879aec8f405258537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2efe97012a1b4c6914460507295083fe13e31b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc1a4028be527064fa13a510eb19dae8c75099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb97d6309eeebbb06885f2486fe1b180a7bd6d410.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e648b7d3b179ed8f29629a1e09645ddce8ace3d11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565312830d6f9a5c239a7d7d04800bfb42c3ee712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72269e9654e7132811afa3ac57cbd46d4325c03713.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79fb40c790bec88f86627f46b2aca06fb75a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38a69c77743e437ba9039fec4fcef66d5f09b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c704fe54219a877cee486db2ebc4b88be2be0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa852c298bcb900bc56f4afd38d1a6b7b72db8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39280d31c939798789655c9872ae50a76d21418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c5f2874b608d3b78837d488446310ecf970d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bb77e66f0042c45da30969cc77fee5fc06b7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e99b8a602b2e7f43f0afd1c0fd78e7126d51821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc733614d860725db2ed07679df5b89dceb0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca333ff1da7f5dcb159a03d36dc478a37dd36d223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a508be60c298f5b0ee961bd99c0e25ea958c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8032b4c62f30ea1734895162a9ed3650d47b0325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b0bfeb612fdce6faed8ce0d2efda1f1350aca26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a1ff32d70dc3911042adb9136926ae5cf87127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b6c73de55e1ae32834dc9aff42e61f18437928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e77a3f5eb76ef17dbfb92268d5177e4f62d7e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a4886e6845c67fc44093aeb9e42f1e8f800530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff701409d15e64c79c5431b2712908ce36d2c8b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba3adec11d1e36594bac08cef70a17464301a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df2bbd6ffb63e9e400ed8416c34d6a85e400633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84fadd5ebf56cb74cbd5bff2090e54aa192f4834.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1341,590 +1272,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2191,646 +1582,482 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D53"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D53" sqref="D53"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1">
+        <v>145.48</v>
+      </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>54.45</v>
+        <v>90.61</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>44.38</v>
+        <v>60.66</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>31.25</v>
+        <v>54.45</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>41.5</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>40.68</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>22.14</v>
+        <v>31.05</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>19.67</v>
+        <v>25.64</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>12.47</v>
+        <v>17.97</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>11.97</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>11.1</v>
+        <v>14.77</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>8.9</v>
+        <v>12.34</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>7.91</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>5.75</v>
+        <v>10.31</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>5.66</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>5.09</v>
+        <v>9.67</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>4.55</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1"/>
+      <c r="D19" s="1">
+        <v>8.71</v>
+      </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>4.5</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>3.25</v>
+        <v>8.18</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1"/>
+      <c r="D22" s="1">
+        <v>6.26</v>
+      </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>2.98</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C24"/>
-      <c r="D24" s="1"/>
+      <c r="D24" s="1">
+        <v>5.14</v>
+      </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>2.97</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>2.5</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C27"/>
-      <c r="D27" s="1"/>
+      <c r="D27" s="1">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>2.1</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C29"/>
-      <c r="D29" s="1"/>
+      <c r="D29" s="1">
+        <v>2.33</v>
+      </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C30"/>
-      <c r="D30" s="1"/>
+      <c r="D30" s="1">
+        <v>2.1</v>
+      </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>1.59</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1"/>
+      <c r="D32" s="1">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>1.4</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1"/>
+      <c r="D34" s="1">
+        <v>10.36</v>
+      </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1"/>
-[...187 lines deleted...]
-      <c r="D53" s="1"/>
+      <c r="D35" s="1">
+        <v>0.3</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">