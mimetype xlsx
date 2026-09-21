--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -52,108 +52,108 @@
   <si>
     <t>FF0119YCF863</t>
   </si>
   <si>
     <t>YCF863</t>
   </si>
   <si>
     <t>FF0119YCF868</t>
   </si>
   <si>
     <t>YCF868</t>
   </si>
   <si>
     <t>FF0119YCF860</t>
   </si>
   <si>
     <t>YCF860</t>
   </si>
   <si>
     <t>FF0119YCF856</t>
   </si>
   <si>
     <t>YCF856</t>
   </si>
   <si>
+    <t>FF0119YCF851</t>
+  </si>
+  <si>
+    <t>YCF851</t>
+  </si>
+  <si>
     <t>FF0119YCF864</t>
   </si>
   <si>
     <t>YCF864</t>
   </si>
   <si>
-    <t>FF0119YCF851</t>
-[...4 lines deleted...]
-  <si>
     <t>FF0119YCF855</t>
   </si>
   <si>
     <t>YCF855</t>
   </si>
   <si>
     <t>FF0119YCF854</t>
   </si>
   <si>
     <t>YCF854</t>
   </si>
   <si>
     <t>FF0119YCF862</t>
   </si>
   <si>
     <t>YCF862</t>
   </si>
   <si>
     <t>FF0119YCF858</t>
   </si>
   <si>
     <t>YCF858</t>
   </si>
   <si>
     <t>FF0119YCF867</t>
   </si>
   <si>
     <t>YCF867</t>
   </si>
   <si>
+    <t>FF0119YCF861</t>
+  </si>
+  <si>
+    <t>YCF861</t>
+  </si>
+  <si>
+    <t>FF0119YCF853</t>
+  </si>
+  <si>
+    <t>YCF853</t>
+  </si>
+  <si>
     <t>FF0119YCF852</t>
   </si>
   <si>
     <t>YCF852</t>
-  </si>
-[...10 lines deleted...]
-    <t>YCF853</t>
   </si>
   <si>
     <t>FF0119YCF857</t>
   </si>
   <si>
     <t>YCF857</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -172,51 +172,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d4a0ce720159d137fa20e82abd4084495b3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c117d16d94f788fe651e6266729aec00e96f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ece4dbf29ce1da5341580cc83b371c9f362b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd777cd41ebe65b1fe0cff7e89dd333c46eb8234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762cc597fff6babb0377ef8ddf5847e2b48b0b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62b6dad2285c0e2bd0fccca55020e17c4b9856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbf554fb836328f87bc75d03d59b35e2f3e327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed66e80fa03aed3e4e0cb65b20db33a5129a088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769136119069e3369de4aca73be55de04b23f6019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a006dc31d036cc67a1638d87214f0b76f37c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef9f72d92b258239a7c8b36a23320bba34f1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b623edea17dbe74380aeb9b957a5020993b95712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b6ed5075db54552120174c879730dde98bf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ecada5f3d8618b0edc0f0347db5578d25d5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c98b040c25a6dfabb383e6b90359e3ca6c1515.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d4a0ce720159d137fa20e82abd4084495b3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c117d16d94f788fe651e6266729aec00e96f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ece4dbf29ce1da5341580cc83b371c9f362b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd777cd41ebe65b1fe0cff7e89dd333c46eb8234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62b6dad2285c0e2bd0fccca55020e17c4b9855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762cc597fff6babb0377ef8ddf5847e2b48b0b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbf554fb836328f87bc75d03d59b35e2f3e327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed66e80fa03aed3e4e0cb65b20db33a5129a088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769136119069e3369de4aca73be55de04b23f6019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a006dc31d036cc67a1638d87214f0b76f37c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef9f72d92b258239a7c8b36a23320bba34f1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b6ed5075db54552120174c879730dde98bf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ecada5f3d8618b0edc0f0347db5578d25d5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b623edea17dbe74380aeb9b957a5020993b95714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c98b040c25a6dfabb383e6b90359e3ca6c1515.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1066,98 +1066,98 @@
       <c r="D9" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>3.3</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>2.8</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
-      <c r="D13" s="1"/>
+      <c r="D13" s="1">
+        <v>2.3</v>
+      </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>2.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>