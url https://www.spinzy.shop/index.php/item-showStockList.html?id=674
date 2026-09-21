--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -88,84 +88,84 @@
   <si>
     <t>FF0102YCF828</t>
   </si>
   <si>
     <t>YCF828</t>
   </si>
   <si>
     <t>FF0102YCF826</t>
   </si>
   <si>
     <t>YCF826</t>
   </si>
   <si>
     <t>FF0102YCF830</t>
   </si>
   <si>
     <t>YCF830</t>
   </si>
   <si>
     <t>FF0102YCF829</t>
   </si>
   <si>
     <t>YCF829</t>
   </si>
   <si>
+    <t>FF0102YCF832</t>
+  </si>
+  <si>
+    <t>YCF832</t>
+  </si>
+  <si>
+    <t>FF0102YCF818</t>
+  </si>
+  <si>
+    <t>YCF818</t>
+  </si>
+  <si>
     <t>FF0102YCF819</t>
   </si>
   <si>
     <t>YCF819</t>
   </si>
   <si>
     <t>FF0102YCF823</t>
   </si>
   <si>
     <t>YCF823</t>
   </si>
   <si>
     <t>FF0102YCF824</t>
   </si>
   <si>
     <t>YCF824</t>
   </si>
   <si>
-    <t>FF0102YCF832</t>
-[...4 lines deleted...]
-  <si>
     <t>FF0102YCF825</t>
   </si>
   <si>
     <t>YCF825</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCF818</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -178,51 +178,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e1c39caaae42ab156c6e18ad17192f0f01881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb50e09eff96578f82fe40ebf7b5904564dc4442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1fb240814d6670bc9ec2747dcc220fec1d12e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8300b65be0559cb6bcd431936be597eb1a8324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c942540246c99217aeffb8845afc62f523153cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b114e5394977cf942e1bb798331c6ecf0334e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c85948ac2f90647aa3898a835ce5fa2bb144f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b081fe00288775902c08164df178869defe69a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afadc1af44f8b8e708a706a0e0a40c9b28e9079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a867c63a76f2a202a9b7912f17ccc1825e11010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192613143d0f15804fe97332af6f1a218fa35911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9344d3a3c81cbcaf505b3d35a6c51e69526a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e7abed6fb5a76c847baccc5c3e4b98a0f56813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d89e996a788a1a52354bf15bf371eb0d5004614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17592b9d4f3124811a7d4cc380c44978e875dccb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75833141885c581d673415e5d46247e6575da63316.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e1c39caaae42ab156c6e18ad17192f0f01881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb50e09eff96578f82fe40ebf7b5904564dc4442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1fb240814d6670bc9ec2747dcc220fec1d12e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8300b65be0559cb6bcd431936be597eb1a8324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c942540246c99217aeffb8845afc62f523153cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b114e5394977cf942e1bb798331c6ecf0334e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c85948ac2f90647aa3898a835ce5fa2bb144f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b081fe00288775902c08164df178869defe69a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afadc1af44f8b8e708a706a0e0a40c9b28e9079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a867c63a76f2a202a9b7912f17ccc1825e11010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d89e996a788a1a52354bf15bf371eb0d5004611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75833141885c581d673415e5d46247e6575da63312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192613143d0f15804fe97332af6f1a218fa35913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9344d3a3c81cbcaf505b3d35a6c51e69526a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e7abed6fb5a76c847baccc5c3e4b98a0f56815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17592b9d4f3124811a7d4cc380c44978e875dccb16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1066,87 +1066,87 @@
       <c r="D6" s="1">
         <v>4.3</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>4.1</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>1.85</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>