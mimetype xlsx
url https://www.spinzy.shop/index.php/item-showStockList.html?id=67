--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -88,102 +88,102 @@
   <si>
     <t>FY8818YCD159</t>
   </si>
   <si>
     <t>YCD159</t>
   </si>
   <si>
     <t>FY8818YCD166</t>
   </si>
   <si>
     <t>YCD166</t>
   </si>
   <si>
     <t>FY8818YCD163</t>
   </si>
   <si>
     <t>YCD163</t>
   </si>
   <si>
     <t>FY8818YCD156</t>
   </si>
   <si>
     <t>YCD156</t>
   </si>
   <si>
+    <t>FY8818YCD149</t>
+  </si>
+  <si>
+    <t>YCD149</t>
+  </si>
+  <si>
+    <t>FY8818YCD151</t>
+  </si>
+  <si>
+    <t>YCD151</t>
+  </si>
+  <si>
     <t>FY8818YCD160</t>
   </si>
   <si>
     <t>YCD160</t>
   </si>
   <si>
-    <t>FY8818YCD149</t>
-[...2 lines deleted...]
-    <t>YCD149</t>
+    <t>FY8818YCD162</t>
+  </si>
+  <si>
+    <t>YCD162</t>
+  </si>
+  <si>
+    <t>FY8818YCD148</t>
+  </si>
+  <si>
+    <t>YCD148</t>
   </si>
   <si>
     <t>FY8818YCD153</t>
   </si>
   <si>
     <t>YCD153</t>
   </si>
   <si>
     <t>FY8818YCD343</t>
   </si>
   <si>
     <t>YCD343</t>
   </si>
   <si>
-    <t>FY8818YCD151</t>
-[...2 lines deleted...]
-    <t>YCD151</t>
+    <t>FY8818YCD161</t>
+  </si>
+  <si>
+    <t>YCD161</t>
   </si>
   <si>
     <t>FY8818YCD165</t>
   </si>
   <si>
     <t>YCD165</t>
-  </si>
-[...16 lines deleted...]
-    <t>YCD161</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -196,51 +196,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c456dc208112bd111acc0dc82f3acf017c5e91.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a0b9b97eed2917c806727df6de0e2f87004592.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd687df3cbf5d715f5b10ba6e283606412896593.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586e2a64916b59f33fbeeb792218dfb736801a4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c76ec7cbaaf2bb83e0a0c1b89643680734c6d5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcdf8f49d4e0e805133293e3249d8a06c98ff06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef4501c0bbc2df6ecb57ddd1ad9f4a6c705a57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da960812920c2e6af25a04a09362b6fe8b0e48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34cdfc79939ecedc5605ba506eae411bf0a5d9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b189a9f9729b49e7835be022cc4c48f4d1fb10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53938161963731b176dcbe76c3fa9fd9427cf411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7abcd33251e7a97c38ef4142b6fb6b27050a212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12f26fc7243700c9c40e799817a0cf98c7e3c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d352145cc20fcbc186ed12eda5e3e1c56e05a414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99158f0ab556965c0332496e74316e0ab25c6c9915.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f6a909896b5e971509cb5bf2eef344a4dad316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83693c293fbd10dfaeea7eb82307d0e8085d0c17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf5c728961aab859092f3226c43f9ed33933c618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b507f878f3023da429c25fc4eaa648fa1df5319.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c456dc208112bd111acc0dc82f3acf017c5e91.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a0b9b97eed2917c806727df6de0e2f87004592.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd687df3cbf5d715f5b10ba6e283606412896593.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586e2a64916b59f33fbeeb792218dfb736801a4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c76ec7cbaaf2bb83e0a0c1b89643680734c6d5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcdf8f49d4e0e805133293e3249d8a06c98ff06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef4501c0bbc2df6ecb57ddd1ad9f4a6c705a57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da960812920c2e6af25a04a09362b6fe8b0e48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34cdfc79939ecedc5605ba506eae411bf0a5d9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b189a9f9729b49e7835be022cc4c48f4d1fb10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7abcd33251e7a97c38ef4142b6fb6b27050a211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99158f0ab556965c0332496e74316e0ab25c6c9912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53938161963731b176dcbe76c3fa9fd9427cf413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83693c293fbd10dfaeea7eb82307d0e8085d0c14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf5c728961aab859092f3226c43f9ed33933c615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12f26fc7243700c9c40e799817a0cf98c7e3c16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d352145cc20fcbc186ed12eda5e3e1c56e05a417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b507f878f3023da429c25fc4eaa648fa1df5318.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f6a909896b5e971509cb5bf2eef344a4dad319.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1174,178 +1174,178 @@
       <c r="D6" s="1">
         <v>28.07</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>23.64</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>22.49</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>12.84</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>12.81</v>
+        <v>10.92</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>11.75</v>
+        <v>10.67</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>7.85</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>6.89</v>
+        <v>5.07</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1">
+        <v>2.69</v>
+      </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1"/>
+      <c r="D15" s="1">
+        <v>2.53</v>
+      </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>6.35</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1"/>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="1"/>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D19" s="1"/>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>