--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -28,81 +28,81 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CS4046YC9267</t>
+  </si>
+  <si>
+    <t>YC9267</t>
+  </si>
+  <si>
+    <t>JH25040444</t>
+  </si>
+  <si>
+    <t>CS4046YC4094</t>
+  </si>
+  <si>
+    <t>YC4094</t>
+  </si>
+  <si>
+    <t>CS4046YC4135</t>
+  </si>
+  <si>
+    <t>YC4135</t>
+  </si>
+  <si>
     <t>CS4046YC1854</t>
   </si>
   <si>
     <t>YC1854</t>
   </si>
   <si>
     <t>CS4046YC1858</t>
   </si>
   <si>
     <t>YC1858</t>
-  </si>
-[...19 lines deleted...]
-    <t>YC4135</t>
   </si>
   <si>
     <t>CS4046YC9250</t>
   </si>
   <si>
     <t>YC9250</t>
   </si>
   <si>
     <t>CS4046YCD501</t>
   </si>
   <si>
     <t>YCD501</t>
   </si>
   <si>
     <t>CS4046YC4079</t>
   </si>
   <si>
     <t>YC4079</t>
   </si>
   <si>
     <t>CS4046YC1860</t>
   </si>
   <si>
     <t>YC1860</t>
   </si>
@@ -139,51 +139,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d71ac6184839e210d578dc13b5f4557b71b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e9d6550c89b06b5612092d67b73063e98c902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce68d95fb1db871000fb3146f3b75c751b38283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff2389065c1fcdddd2e5b0fe0942d715e5f8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc05a497309850db0c2cacc55edd4a344c99f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0d099a5ab11db0bee6c47d7afb45477e66486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bc993026c11a426d38b3401495f4dfd230a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3f3d0ddbce115a0838c9113ff04ce6a274da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209d023ff3b9e3186927292fec37a6fa50d7779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33938ad323049d98573712ed216dbef69e8b894f10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce68d95fb1db871000fb3146f3b75c751b38281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff2389065c1fcdddd2e5b0fe0942d715e5f8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc05a497309850db0c2cacc55edd4a344c99f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0d099a5ab11db0bee6c47d7afb45477e66484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d71ac6184839e210d578dc13b5f4557b71b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b4f11e905a423a53a0d65f155d72f404897ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bc993026c11a426d38b3401495f4dfd230a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3f3d0ddbce115a0838c9113ff04ce6a274da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209d023ff3b9e3186927292fec37a6fa50d7779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33938ad323049d98573712ed216dbef69e8b894f10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -775,159 +775,159 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>82.7</v>
+        <v>33.72</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>45.33</v>
+        <v>27.55</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>34.88</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>27.55</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>27.5</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>23.9</v>
+        <v>16.23</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>11.64</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>10.77</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>9.18</v>
+        <v>9.08</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>2.72</v>
+        <v>1.28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>