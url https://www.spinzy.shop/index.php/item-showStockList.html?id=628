--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,187 +1,190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CS3241YC1854</t>
+  </si>
+  <si>
+    <t>YC1854</t>
+  </si>
+  <si>
+    <t>JH25110388</t>
+  </si>
+  <si>
+    <t>JH24080234</t>
+  </si>
+  <si>
+    <t>JH24090208</t>
+  </si>
+  <si>
+    <t>JH25030228</t>
+  </si>
+  <si>
+    <t>JH23030202</t>
+  </si>
+  <si>
+    <t>JH23090286</t>
+  </si>
+  <si>
+    <t>JH23020554</t>
+  </si>
+  <si>
+    <t>JH26020328</t>
+  </si>
+  <si>
+    <t>JH25030098</t>
+  </si>
+  <si>
+    <t>JH26020329</t>
+  </si>
+  <si>
+    <t>JH26020325</t>
+  </si>
+  <si>
+    <t>JH26020326</t>
+  </si>
+  <si>
+    <t>JH26020331</t>
+  </si>
+  <si>
+    <t>JH23080119</t>
+  </si>
+  <si>
+    <t>JH26020324</t>
+  </si>
+  <si>
+    <t>JH26020327</t>
+  </si>
+  <si>
+    <t>JH25030099</t>
+  </si>
+  <si>
+    <t>JH24020417</t>
+  </si>
+  <si>
+    <t>JH25090178</t>
+  </si>
+  <si>
+    <t>JH25030229</t>
+  </si>
+  <si>
+    <t>JH25090048</t>
+  </si>
+  <si>
+    <t>JH24080239</t>
+  </si>
+  <si>
+    <t>JH26020333</t>
+  </si>
+  <si>
+    <t>JH24080240</t>
+  </si>
+  <si>
+    <t>JH24080238</t>
+  </si>
+  <si>
+    <t>CS3241YC1858</t>
+  </si>
+  <si>
+    <t>YC1858</t>
+  </si>
+  <si>
+    <t>JH24080241</t>
+  </si>
+  <si>
+    <t>JH24080243</t>
+  </si>
+  <si>
+    <t>JH25080118</t>
+  </si>
+  <si>
+    <t>JH24080244</t>
+  </si>
+  <si>
+    <t>JH23080115</t>
+  </si>
+  <si>
+    <t>JH24080245</t>
+  </si>
+  <si>
     <t>JH24110317</t>
   </si>
   <si>
-    <t>CS3241YC1854</t>
-[...65 lines deleted...]
-    <t>JH23080115</t>
+    <t>JH25030100</t>
   </si>
   <si>
     <t>JH26020330</t>
-  </si>
-[...34 lines deleted...]
-    <t>JH25030100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -194,51 +197,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745183ce1bf4ba8bcc1e3aba5b03b67382398331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa47bb5c63b3efa19f96098fc7d8fb2d729b4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ad324be69a33b77c34c27dba17cca1457d6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3439348da81c5f0a8f4137d34584d497b1f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a539f4421c02570eeb73b81957307d551e6c0155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79513a242c571072a6bc6eac692f9890e4e666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb85128115d0a589555cbee80c0aca3682ffda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8035279b04086459f765dd134aee290f33728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5542f7c5f508a5a9e3442f72a3c705b730be39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab93dcd430f9291b74f8d79d53ec6d0a180da010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5e5178be8e49f488a49d0223ed011a7fff8d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce936677ac73996d7cde5b26a79fff6f1af7db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3230916590bc799b7d45ccc077f76d2bf39eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93cb4ec00e3d999a22ac9335888439a699d6ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2938c894c78da75035b6c0acbba578edd7d8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2dbf5974d767ca206b37c4b756920fcc849fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf979d86178e18055319e377b09e5f879b249c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7dc5e503fe4f0ee0391a8c6dee01fa2f728e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c1ccbb5d6e56f4cc0e1f12ded9593f2d36ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03856d5f32da210d87635412cb313581e2fe3720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0602e9726c17582e6a720a2ee29fc8e5a3f7f4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af34d07b4bd3df98b8528d089879fbc4ca96bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2abbd78e95e6c9abbd7976670680577a33f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836bbae6dad57b6f3ec0b785e491acadd070d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b080a86ecb74b0e2daee76307db63229ab2df425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff165769dc74b6524747f7fad4297006cefc69a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996be411659c1b73f26830f3ac151bcaa8b308f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984bd2bde9dea460e9ee70eab0f3d6a60a8d78e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150d302bc59e561da72013c86b5e051df8124429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf533b1245ec9ae024788e22e5afab60e23de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372ecf10e7a2e4f2c11e52506b94204c5b2a67031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa7ac1d59a2b89782a2224536fa60b31ea944d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525ba411f5b11dc061a1e959f6572d42becb0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a3718eda493dd42fade84a984501d710f2af634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20460e90657ea0e8a15cf64b0302af1659679ff35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa47bb5c63b3efa19f96098fc7d8fb2d729b4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ad324be69a33b77c34c27dba17cca1457d6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a539f4421c02570eeb73b81957307d551e6c0153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3439348da81c5f0a8f4137d34584d497b1f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb85128115d0a589555cbee80c0aca3682ffda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8035279b04086459f765dd134aee290f33726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5542f7c5f508a5a9e3442f72a3c705b730be37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab93dcd430f9291b74f8d79d53ec6d0a180da08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce936677ac73996d7cde5b26a79fff6f1af7db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3230916590bc799b7d45ccc077f76d2bf39eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93cb4ec00e3d999a22ac9335888439a699d6ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2938c894c78da75035b6c0acbba578edd7d8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2dbf5974d767ca206b37c4b756920fcc849fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf979d86178e18055319e377b09e5f879b249c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7dc5e503fe4f0ee0391a8c6dee01fa2f728e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e276cc1c2ad5337bd8a4db6db9e80922575716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c1ccbb5d6e56f4cc0e1f12ded9593f2d36ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03856d5f32da210d87635412cb313581e2fe3718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0602e9726c17582e6a720a2ee29fc8e5a3f7f4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af34d07b4bd3df98b8528d089879fbc4ca96bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff165769dc74b6524747f7fad4297006cefc69a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996be411659c1b73f26830f3ac151bcaa8b308f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984bd2bde9dea460e9ee70eab0f3d6a60a8d78e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150d302bc59e561da72013c86b5e051df8124424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf533b1245ec9ae024788e22e5afab60e23de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372ecf10e7a2e4f2c11e52506b94204c5b2a67026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b080a86ecb74b0e2daee76307db63229ab2df427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525ba411f5b11dc061a1e959f6572d42becb0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a3718eda493dd42fade84a984501d710f2af629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79513a242c571072a6bc6eac692f9890e4e6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5e5178be8e49f488a49d0223ed011a7fff8d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2abbd78e95e6c9abbd7976670680577a33f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa7ac1d59a2b89782a2224536fa60b31ea944d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745183ce1bf4ba8bcc1e3aba5b03b673823983334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20460e90657ea0e8a15cf64b0302af1659679ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836bbae6dad57b6f3ec0b785e491acadd070d236.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1236,50 +1239,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1546,488 +1579,494 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D36" sqref="D36"/>
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2"/>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1">
+        <v>365.83</v>
+      </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>315.52</v>
+        <v>86.0</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>116.3</v>
+        <v>26.17</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>40.9</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>26.17</v>
+        <v>19.37</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>19.72</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>19.37</v>
+        <v>16.25</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>16.6</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>16.25</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>14.5</v>
+        <v>13.04</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1">
+        <v>13.0</v>
+      </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>13.2</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>13.04</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>13.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>12.8</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>12.6</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>12.5</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>10.12</v>
+        <v>9.13</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>9.2</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>9.13</v>
+        <v>8.07</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>8.64</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>8.07</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C24"/>
-      <c r="D24" s="1"/>
+      <c r="D24" s="1">
+        <v>4.85</v>
+      </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>7.3</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>7.09</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>5.17</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>5.16</v>
+        <v>2.56</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>4.85</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>4.6</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C31"/>
-      <c r="D31" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D31" s="1"/>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C33"/>
-      <c r="D33" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
         <v>1.26</v>
       </c>
+    </row>
+    <row r="37" spans="1:4" customHeight="1" ht="55">
+      <c r="A37" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">