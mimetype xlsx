--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -32,117 +32,117 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH24030728</t>
   </si>
   <si>
+    <t>JH23110019</t>
+  </si>
+  <si>
+    <t>JH23060539</t>
+  </si>
+  <si>
+    <t>JH25030000</t>
+  </si>
+  <si>
+    <t>JH23080213</t>
+  </si>
+  <si>
+    <t>JH25020069</t>
+  </si>
+  <si>
+    <t>CS2960YC1859</t>
+  </si>
+  <si>
+    <t>YC1859</t>
+  </si>
+  <si>
+    <t>JH25080259</t>
+  </si>
+  <si>
+    <t>CS2960YC1854</t>
+  </si>
+  <si>
+    <t>YC1854</t>
+  </si>
+  <si>
+    <t>JH23110269</t>
+  </si>
+  <si>
+    <t>JH25030001</t>
+  </si>
+  <si>
+    <t>JH24110164</t>
+  </si>
+  <si>
+    <t>JH23100247</t>
+  </si>
+  <si>
+    <t>CS2960YCD228</t>
+  </si>
+  <si>
+    <t>YCD228</t>
+  </si>
+  <si>
+    <t>CS2960YC2835</t>
+  </si>
+  <si>
+    <t>YC2835</t>
+  </si>
+  <si>
     <t>JH25100305</t>
   </si>
   <si>
-    <t>CS2960YC1854</t>
-[...5 lines deleted...]
-    <t>JH23110019</t>
+    <t>CS2960YC1856</t>
+  </si>
+  <si>
+    <t>YC1856</t>
   </si>
   <si>
     <t>JH24010288</t>
   </si>
   <si>
-    <t>JH23060539</t>
-[...4 lines deleted...]
-  <si>
     <t>JH26010012</t>
-  </si>
-[...43 lines deleted...]
-    <t>YC2835</t>
   </si>
   <si>
     <t>CS2960YC4111</t>
   </si>
   <si>
     <t>YC4111</t>
   </si>
   <si>
     <t>CS2960YC9263</t>
   </si>
   <si>
     <t>YC9263</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -167,51 +167,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33cf043998b2d4cb8abd0c94b6505005276bc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd781384dd0ee40c747932c1f2403a15cbd36722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68531ef4164903480850ddbed294eab3cd38a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec837cd4c78473a75e76bb2bca55bf7bf64a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074abe9f8f00f82c941c8694d430a8bd7d0eb795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568b47dc56c49910e2a37ef2eba3b5f9a672b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cc2afbc915b500886df2d74a02b3c0272d617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e159b765c7252add780cf034702968be48b54d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50dfc00599583536f8efae345fde08772ed209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e67573b49ead914ae0c8b55f2d55540d5446010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018b8cd151a0938f2a714e24a303370871e7d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158bd64c5494f0275440b4d39acfb8ffd82d9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906c948c24a861624366706dde75fbba8136a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e21b7cd898a376435c1114558944138b54e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a884792b4d04b8046d771330b8af5901d8502415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe905aef20afc6c92ba0715384196553d34e0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b21713d292581d764894cee877e38086637f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1decc9c1f4e5295d00507cd73c00f32cd4d9f6918.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51e318b1e1ce534305c2b2ae90646df957b25819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67b1968ce6477c6393f3822ba175b270470c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4fde52fe98e558cf0041600803dee278c58b21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33cf043998b2d4cb8abd0c94b6505005276bc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec837cd4c78473a75e76bb2bca55bf7bf64a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c568b47dc56c49910e2a37ef2eba3b5f9a672b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cc2afbc915b500886df2d74a02b3c0272d614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e67573b49ead914ae0c8b55f2d55540d544605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018b8cd151a0938f2a714e24a303370871e7d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158bd64c5494f0275440b4d39acfb8ffd82d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906c948c24a861624366706dde75fbba8136a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68531ef4164903480850ddbed294eab3cd38a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e21b7cd898a376435c1114558944138b54e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a884792b4d04b8046d771330b8af5901d8502411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe905aef20afc6c92ba0715384196553d34e0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b21713d292581d764894cee877e38086637f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a298038fa7a8082ddac0a9260bff5800bfd1614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51e318b1e1ce534305c2b2ae90646df957b25815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd781384dd0ee40c747932c1f2403a15cbd367216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50dfc00599583536f8efae345fde08772ed2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074abe9f8f00f82c941c8694d430a8bd7d0eb7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e159b765c7252add780cf034702968be48b54d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67b1968ce6477c6393f3822ba175b270470c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4fde52fe98e558cf0041600803dee278c58b21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,261 +1144,259 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>712.67</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>57.24</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>87.4</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>57.24</v>
+        <v>39.36</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>35.5</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>49.07</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>39.36</v>
+        <v>22.46</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1"/>
+      <c r="D9" s="1">
+        <v>22.4</v>
+      </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C10"/>
-      <c r="D10" s="1"/>
+      <c r="D10" s="1">
+        <v>21.66</v>
+      </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>35.5</v>
+        <v>20.94</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>31.1</v>
+        <v>19.75</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>22.46</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>22.4</v>
+        <v>17.69</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>20.94</v>
+        <v>6.58</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>19.75</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C17"/>
-      <c r="D17" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="1"/>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="1"/>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D19" s="1"/>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C20"/>
-      <c r="D20" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>