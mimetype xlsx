--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -88,60 +88,60 @@
   <si>
     <t>CS2375YCA881</t>
   </si>
   <si>
     <t>YCA881</t>
   </si>
   <si>
     <t>CS2375YCA865</t>
   </si>
   <si>
     <t>YCA865</t>
   </si>
   <si>
     <t>CS2375YCA859</t>
   </si>
   <si>
     <t>YCA859</t>
   </si>
   <si>
     <t>CS2375YCA867</t>
   </si>
   <si>
     <t>YCA867</t>
   </si>
   <si>
+    <t>CS2375YCA873</t>
+  </si>
+  <si>
+    <t>YCA873</t>
+  </si>
+  <si>
     <t>CS2375YCA860</t>
   </si>
   <si>
     <t>YCA860</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCA873</t>
   </si>
   <si>
     <t>CS2375YCA864</t>
   </si>
   <si>
     <t>YCA864</t>
   </si>
   <si>
     <t>CS2375YCA868</t>
   </si>
   <si>
     <t>YCA868</t>
   </si>
   <si>
     <t>CS2375YCA862</t>
   </si>
   <si>
     <t>YCA862</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -172,51 +172,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78752befbba87198c3b9d93ed1f49b26089391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622281676ab5665d7be644ee61f8944dc9a67cc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a555ad2f314e9c113adc4049b4f44b46f75543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f72fa69c693777d39245f6318334c40cfc0014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9296f07c89682db49dfc39e2166c7258db17a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083589b6c1f42ee2e85f6fa470a423a66da247b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38776099d2e0851ff0f73a1ada86f3ffed87737d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37be17467d25e144f315ce3e037ba7fe2495e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59631cdf326eb0aa23ac59b50511bc9c920616a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d0f031763fa8c2414737a68749ada559d85d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfd8b8c9d094ca915053a78134f374d4ed30611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5985149839c121498adc5631d472fde1da86312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1913783e9953035f3baea5ed759ac657dc7f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503ac2a694a5ccc0f3fc8efcfd82320b54795214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ae56086e8e9837ed35fd3b7ebad5ab39316615.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78752befbba87198c3b9d93ed1f49b26089391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622281676ab5665d7be644ee61f8944dc9a67cc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a555ad2f314e9c113adc4049b4f44b46f75543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f72fa69c693777d39245f6318334c40cfc0014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9296f07c89682db49dfc39e2166c7258db17a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083589b6c1f42ee2e85f6fa470a423a66da247b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38776099d2e0851ff0f73a1ada86f3ffed87737d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37be17467d25e144f315ce3e037ba7fe2495e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59631cdf326eb0aa23ac59b50511bc9c920616a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d0f031763fa8c2414737a68749ada559d85d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5985149839c121498adc5631d472fde1da86311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfd8b8c9d094ca915053a78134f374d4ed30612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1913783e9953035f3baea5ed759ac657dc7f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503ac2a694a5ccc0f3fc8efcfd82320b54795214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ae56086e8e9837ed35fd3b7ebad5ab39316615.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -958,51 +958,51 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>188.85</v>
+        <v>184.4</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>121.9</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>79.4</v>
       </c>
@@ -1078,63 +1078,63 @@
       <c r="D10" s="1">
         <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>7.3</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>7.0</v>
+        <v>6.65</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>6.65</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>5.3</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>4.65</v>
       </c>