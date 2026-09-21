--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -64,90 +64,90 @@
   <si>
     <t>C9858YC9853</t>
   </si>
   <si>
     <t>YC9853</t>
   </si>
   <si>
     <t>C9858YC9863</t>
   </si>
   <si>
     <t>YC9863</t>
   </si>
   <si>
     <t>C9858YC9866</t>
   </si>
   <si>
     <t>YC9866</t>
   </si>
   <si>
     <t>C9858YC9854</t>
   </si>
   <si>
     <t>YC9854</t>
   </si>
   <si>
+    <t>C9858YC9865</t>
+  </si>
+  <si>
+    <t>YC9865</t>
+  </si>
+  <si>
+    <t>C9858YC9855</t>
+  </si>
+  <si>
+    <t>YC9855</t>
+  </si>
+  <si>
+    <t>C9858YC9845</t>
+  </si>
+  <si>
+    <t>YC9845</t>
+  </si>
+  <si>
+    <t>C9858YC9857</t>
+  </si>
+  <si>
+    <t>YC9857</t>
+  </si>
+  <si>
+    <t>C9858YC9858</t>
+  </si>
+  <si>
+    <t>YC9858</t>
+  </si>
+  <si>
+    <t>C9858YC9861</t>
+  </si>
+  <si>
+    <t>YC9861</t>
+  </si>
+  <si>
     <t>C9858YC9851</t>
   </si>
   <si>
     <t>YC9851</t>
-  </si>
-[...34 lines deleted...]
-    <t>YC9861</t>
   </si>
   <si>
     <t>C9858YC9852</t>
   </si>
   <si>
     <t>YC9852</t>
   </si>
   <si>
     <t>C9858YC9844</t>
   </si>
   <si>
     <t>YC9844</t>
   </si>
   <si>
     <t>C9858YC9864</t>
   </si>
   <si>
     <t>YC9864</t>
   </si>
   <si>
     <t>C9858YC9860</t>
   </si>
   <si>
     <t>YC9860</t>
   </si>
@@ -208,51 +208,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadaa4cbb32ba7d52d00a86e420b8c4a9268e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3208c486a992bde40fb7b0229856521dd9aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06b24131c27457032f093035148a47f0031063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a997dea19198bcbfd3cf8983c69989fe23594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e179650dd93260af09a5658c6049f1cefb2905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d8ee75f1d7458d12a510a05ef022a34f136d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbb18d63b3826d91dc767543867ec985a228497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1ac2da4c9986a2d0f6fb10a0c84be9c6e4838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b84ec61723826bb097de68b26b833ab05a319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1037025aff01b84a1e608d0c4582d076cd80c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653bec4a0622654691b1238946d8244bbab83f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1d2e8766f34b3f75e613146d5a124af6d9d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ff95bd7a4714285f77ee5da3a56deb0da370c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69638aac8f5ab4459c254dbe57629887f6b1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6387a51cc2c78d898fc94b2c363441d9ddb2b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5b00c2af8387702e8d80609c085afaa9c00e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f192607eadec0693f1733129bab8a41fbe14117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cfceaf767878a5351d264d5b6781e9ba4e8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316959fbd27564ad3afdaa897332338ce5c696e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f354a0a3e714c22860732680c7ae00575c9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9011347ed973f16e325b4d21286f977dbbb221.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadaa4cbb32ba7d52d00a86e420b8c4a9268e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf07984d3ebf9c181c5db684f30b2b1c31167072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9927845a5ced03724b7d1f3d1428a060df9f6803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1be2d0b7a8142ec91744a2c4aafe6802ed9c514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd5e643031e2c7ab450de992e2d127b1dad065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb2d88747d10cf059dd4d36241103e6cf08cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1956bfffc810ab25c27a5bc7be725c054a6e0417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d4a19c3a282536c009d7498479b831e59f3938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e1892c0ac0e25f870158fafe6b85f53b64439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8aed5435ae4bf8e71bf90ad2241cc4f019ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e415592726b3fbf14146ccf277ca59878d573211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e993c0f1bba2b35484e7c80a70d4aeed4f258b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2462ab28cb67f6b15e7066b05c29e34c2ed813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7b57d1c82ea26fd5a4bdffb72623051c3958514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547cbe73ca46af0f7b246ca1c371025b84fd4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3ff0ca37f2ab7783440a33b84259c55df0b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b78840a987bdac5d5d59034c2d4c12d29e9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff170ba62edbf139607a02fdeb685a1c3dd7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef653c68ab85e0824c024a214abbd20f341a1e4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8635b4eecd9bf229d3c28719e4cdb0878279bb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c65a64ccde54594054cc4748f0074f32dddd821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1246,171 +1246,171 @@
       <c r="D6" s="1">
         <v>11.8</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>11.3</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>10.9</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>10.5</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>10.2</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>10.0</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>10.0</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>9.85</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>9.4</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>9.2</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>8.9</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>8.2</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>7.7</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>6.7</v>
       </c>