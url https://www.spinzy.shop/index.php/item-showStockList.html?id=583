--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1186,75 +1186,75 @@
       <c r="D11" s="1">
         <v>21.35</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>17.85</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>15.41</v>
+        <v>16.52</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>13.87</v>
+        <v>13.67</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>12.21</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>11.9</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>9.26</v>
       </c>