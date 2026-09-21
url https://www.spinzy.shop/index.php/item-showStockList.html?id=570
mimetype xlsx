--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -29,120 +29,120 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>FY8848YCC782</t>
+  </si>
+  <si>
+    <t>YCC782</t>
+  </si>
+  <si>
+    <t>FY8848YCC778</t>
+  </si>
+  <si>
+    <t>YCC778</t>
+  </si>
+  <si>
+    <t>FY8848YCC780</t>
+  </si>
+  <si>
+    <t>YCC780</t>
+  </si>
+  <si>
     <t>FY8848YCC785</t>
   </si>
   <si>
     <t>YCC785</t>
   </si>
   <si>
-    <t>FY8848YCC782</t>
-[...14 lines deleted...]
-    <t>YCC780</t>
+    <t>FY8848YCC784</t>
+  </si>
+  <si>
+    <t>YCC784</t>
   </si>
   <si>
     <t>FY8848YCC767</t>
   </si>
   <si>
     <t>YCC767</t>
   </si>
   <si>
-    <t>FY8848YCC784</t>
-[...2 lines deleted...]
-    <t>YCC784</t>
+    <t>FY8848YCC772</t>
+  </si>
+  <si>
+    <t>YCC772</t>
   </si>
   <si>
     <t>FY8848YCC777</t>
   </si>
   <si>
     <t>YCC777</t>
   </si>
   <si>
+    <t>FY8848YCC783</t>
+  </si>
+  <si>
+    <t>YCC783</t>
+  </si>
+  <si>
+    <t>FY8848YCC788</t>
+  </si>
+  <si>
+    <t>YCC788</t>
+  </si>
+  <si>
     <t>FY8848YCC773</t>
   </si>
   <si>
     <t>YCC773</t>
   </si>
   <si>
-    <t>FY8848YCC772</t>
-[...10 lines deleted...]
-  <si>
     <t>FY8848YCC787</t>
   </si>
   <si>
     <t>YCC787</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCC788</t>
   </si>
   <si>
     <t>FY8848YCC774</t>
   </si>
   <si>
     <t>YCC774</t>
   </si>
   <si>
     <t>FY8848YCC771</t>
   </si>
   <si>
     <t>YCC771</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -167,51 +167,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664326882fbe890ff0587a87a1e15c4e96e75df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31287c4f2fa66b6ea78f41e4cf8ee4aebf1ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a35864e2fbe43d49b67395b80ad8213ea1f4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60afa721a8b5030c9434575903e463cbda32e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf58e23d8ba7cb784b4737fc01f8da6fa53ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048efef73547b4e8c21af2a264363a2075fc55b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6101d8209177b0250169912882028e26f475747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4663e5175b5b651a1cd42660c2d7c3eca6608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71989d69ae60d61fd8bd5a8acbcf9d7ee33e309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cc95c5132a770fa50cf16bc7aa5d57e3b35c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32530f74cdb052e741c0e998e54ca7db105fd7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9023722502d2e18db6ebbd28dc88a4ccdda6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d71423e52e1103852f2d543864d6b70c6d9f13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2ccb1565d805a5159faf66f79f15546f5ffe14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31287c4f2fa66b6ea78f41e4cf8ee4aebf1ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a35864e2fbe43d49b67395b80ad8213ea1f4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60afa721a8b5030c9434575903e463cbda32e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664326882fbe890ff0587a87a1e15c4e96e75df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048efef73547b4e8c21af2a264363a2075fc55b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf58e23d8ba7cb784b4737fc01f8da6fa53ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71989d69ae60d61fd8bd5a8acbcf9d7ee33e307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6101d8209177b0250169912882028e26f475748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cc95c5132a770fa50cf16bc7aa5d57e3b35c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9023722502d2e18db6ebbd28dc88a4ccdda6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4663e5175b5b651a1cd42660c2d7c3eca66011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32530f74cdb052e741c0e998e54ca7db105fd7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a0f31e3475dd77394faf78efdafca7963a5f13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2ccb1565d805a5159faf66f79f15546f5ffe14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -923,196 +923,194 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>18.2</v>
+        <v>17.05</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>17.05</v>
+        <v>16.65</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>16.65</v>
+        <v>15.35</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>16.35</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>8.6</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>8.6</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>7.5</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>6.95</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>6.9</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>6.5</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>5.95</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>5.1</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="1"/>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>