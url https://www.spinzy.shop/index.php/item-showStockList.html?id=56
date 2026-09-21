--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,179 +15,170 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS1604YC9786</t>
   </si>
   <si>
     <t>YC9786</t>
   </si>
   <si>
+    <t>CS1604YC9812</t>
+  </si>
+  <si>
+    <t>YC9812</t>
+  </si>
+  <si>
     <t>CS1604YC9803</t>
   </si>
   <si>
     <t>YC9803</t>
   </si>
   <si>
     <t>CS1604YC9799</t>
   </si>
   <si>
     <t>YC9799</t>
   </si>
   <si>
     <t>CS1604YC9795</t>
   </si>
   <si>
     <t>YC9795</t>
   </si>
   <si>
+    <t>JH24060090</t>
+  </si>
+  <si>
     <t>CS1604YC9810</t>
   </si>
   <si>
     <t>YC9810</t>
   </si>
   <si>
-    <t>JH24060090</t>
+    <t>CS1604YC9794</t>
+  </si>
+  <si>
+    <t>YC9794</t>
   </si>
   <si>
     <t>CS1604YC9811</t>
   </si>
   <si>
     <t>YC9811</t>
   </si>
   <si>
     <t>CS1604YC9789</t>
   </si>
   <si>
     <t>YC9789</t>
   </si>
   <si>
-    <t>CS1604YC9792</t>
-[...4 lines deleted...]
-  <si>
     <t>CS1604YC9807</t>
   </si>
   <si>
     <t>YC9807</t>
   </si>
   <si>
+    <t>JH25060475</t>
+  </si>
+  <si>
+    <t>CS1604YC9809</t>
+  </si>
+  <si>
+    <t>YC9809</t>
+  </si>
+  <si>
+    <t>JH25060473</t>
+  </si>
+  <si>
+    <t>CS1604YC9787</t>
+  </si>
+  <si>
+    <t>YC9787</t>
+  </si>
+  <si>
     <t>CS1604YC9806</t>
   </si>
   <si>
     <t>YC9806</t>
   </si>
   <si>
-    <t>JH25060475</t>
-[...14 lines deleted...]
-    <t>YC9787</t>
+    <t>CS1604YC9808</t>
+  </si>
+  <si>
+    <t>YC9808</t>
+  </si>
+  <si>
+    <t>CS1604YC9788</t>
+  </si>
+  <si>
+    <t>YC9788</t>
+  </si>
+  <si>
+    <t>JH24110019</t>
   </si>
   <si>
     <t>JH25060474</t>
   </si>
   <si>
-    <t>CS1604YC9808</t>
-[...19 lines deleted...]
-  <si>
     <t>JH24120303</t>
-  </si>
-[...7 lines deleted...]
-    <t>JH24120164</t>
   </si>
   <si>
     <t>JA19100012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -203,51 +194,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410277df83574a8f55b32ad66a673595abb1409b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92de29bc8e4a1d4cf5efb54e27826e02a65ffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f1cd2f8086c76fa42ad7837b43d9ff68a80a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35885afcf5afcfecf9c1316ecc1cfc1a3aa5034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec435e00c7336f13ef1065aaa1a94acaf42b7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5fe48c7177e65bf9ad569e664f01051591276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb4f0dee8d4890181f515c6e06ac8eb91cca937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c05e9b6757da45d999b5db9ef379478d5ba1dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae9acc5986a24d08ea7b8f3930904f7f2b7c139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6dd052943bfb92a35e78a052e4eea0c7dd3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b85be4f54af7d1bb4d749f33625a836bd19a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701772bb5d35062263293c4c9e77528b5bb70c12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a692c90ef351eb0afe6f46ff33a69d56cd9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315142c344a596981ae49f441ac0e998e82056414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78901fec1d3da0e334d4bb7ea1286dc7f404a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29312b30ef92a4b95796c700cd54d7aa4a7521516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a33241866964789462072042fb4bf1d2eb361217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292eb493f9de9547220fd22c58bfd3fba77118018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66b863f2cae0193d6435f802af15703695e9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c429258178938cdfdb2b38f003b97d9af4605120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c990a80a2a78f021668cce7b0836e474987f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333b8e6d91948715d884d39671aa949c7bbd61c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2078ac07455e762063ab963cec26c03f3f1d8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06405906ee52411d21cbf6ff15c7d762e339045024.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbbafe1d318c1133e8ddccf21aa1425c107f2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b662cb91be7dd875e7c71db5ffd6a13aa32a052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ee8dcf170810a1b6d559fa5b2d7c2f8760bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f9613acf45d3b5ff144d046b2dd8398bdc654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e5451f81b84558e1f0e78f141142bb23a54c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c955fd96bb2acbf2ec26309af6be0072fd524d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178fb8d21b1ea287bb29182564bb58addaa5bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968c70293814326a0fa517b6bc31c46793f3a4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481423d1362a853d269e01b19116053db669258f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa5b75cf1f813c312c9e5a502b16a272b749510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c4e4a8af6b3629db613f05953664261e4703311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ff133e96908e01c7416514170d30d11a42fe12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d470f926c91edaab26a6e3d34b0e8f56a65b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cc60d47d74ea2ef4d1d7066a0f72b71d5a24514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62925828fc3a95fdd3a0efa7befb50253331f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b598482097a5d15360f20777696a8466d0c4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc7eabbc915d411d6109791d5bf287e75527417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132b85f4dc7d8be6670b2b7c6b2170b32364e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb23303e7bc6aa703ad9db24c5f00b49b7026c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bc6a9357a5d22fe740511b210c5a4cfe0807720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27d5ec3e8a0af7f60cf5df19b8423a2a080f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f7b5c0a43e2edab2b617ed3dd2c3292f5e2122.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -855,110 +846,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1225,358 +1156,336 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>259.71</v>
+        <v>249.11</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>80.1</v>
+        <v>90.8</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>51.9</v>
+        <v>80.1</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>37.15</v>
+        <v>51.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>17.1</v>
+        <v>37.15</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>16.8</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>12.3</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>9.58</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>8.64</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>8.25</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>4.7</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>4.5</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>4.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>3.23</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>3.2</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>1.3</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>1.2</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C20"/>
-      <c r="D20" s="1"/>
+      <c r="D20" s="1">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
         <v>1.0</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
         <v>0.8</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1"/>
-    </row>
-[...22 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">