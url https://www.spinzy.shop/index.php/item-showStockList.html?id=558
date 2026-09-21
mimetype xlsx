--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -35,180 +35,180 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY8278YCD629</t>
   </si>
   <si>
     <t>YCD629</t>
   </si>
   <si>
+    <t>FY8278YCD641</t>
+  </si>
+  <si>
+    <t>YCD641</t>
+  </si>
+  <si>
+    <t>FY8278YCD634</t>
+  </si>
+  <si>
+    <t>YCD634</t>
+  </si>
+  <si>
+    <t>FY8278YCD622</t>
+  </si>
+  <si>
+    <t>YCD622</t>
+  </si>
+  <si>
+    <t>FY8278YCD635</t>
+  </si>
+  <si>
+    <t>YCD635</t>
+  </si>
+  <si>
+    <t>FY8278YCD633</t>
+  </si>
+  <si>
+    <t>YCD633</t>
+  </si>
+  <si>
+    <t>FY8278YCD637</t>
+  </si>
+  <si>
+    <t>YCD637</t>
+  </si>
+  <si>
     <t>FY8278YCD621</t>
   </si>
   <si>
     <t>YCD621</t>
   </si>
   <si>
-    <t>FY8278YCD641</t>
-[...34 lines deleted...]
-  <si>
     <t>FY8278YCD623</t>
   </si>
   <si>
     <t>YCD623</t>
   </si>
   <si>
     <t>FY8278YCD642</t>
   </si>
   <si>
     <t>YCD642</t>
   </si>
   <si>
+    <t>FY8278YCD636</t>
+  </si>
+  <si>
+    <t>YCD636</t>
+  </si>
+  <si>
+    <t>FY8278YCD638</t>
+  </si>
+  <si>
+    <t>YCD638</t>
+  </si>
+  <si>
     <t>FY8278YCD624</t>
   </si>
   <si>
     <t>YCD624</t>
   </si>
   <si>
-    <t>FY8278YCD636</t>
-[...10 lines deleted...]
-  <si>
     <t>FY8278YCD639</t>
   </si>
   <si>
     <t>YCD639</t>
   </si>
   <si>
+    <t>FY8278YCD626</t>
+  </si>
+  <si>
+    <t>YCD626</t>
+  </si>
+  <si>
     <t>FY8278YCD627</t>
   </si>
   <si>
     <t>YCD627</t>
   </si>
   <si>
-    <t>FY8278YCD626</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8278YCD640</t>
   </si>
   <si>
     <t>YCD640</t>
   </si>
   <si>
     <t>FY8278YCD644</t>
   </si>
   <si>
     <t>YCD644</t>
   </si>
   <si>
+    <t>FY8278YCD630</t>
+  </si>
+  <si>
+    <t>YCD630</t>
+  </si>
+  <si>
     <t>FY8278YCD631</t>
   </si>
   <si>
     <t>YCD631</t>
   </si>
   <si>
-    <t>FY8278YCD630</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8278YCD625</t>
   </si>
   <si>
     <t>YCD625</t>
   </si>
   <si>
+    <t>FY8278YCD632</t>
+  </si>
+  <si>
+    <t>YCD632</t>
+  </si>
+  <si>
     <t>FY8278YCD628</t>
   </si>
   <si>
     <t>YCD628</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCD632</t>
   </si>
   <si>
     <t>FY8278YCD643</t>
   </si>
   <si>
     <t>YCD643</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -227,51 +227,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa23816ac4d95313e0ca5dd89a74fc32f3ed431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df0d9921b7a7dbf28152f742287550041f8c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ca4722d6aea560688589da96b57b46da1f043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e281b929d17a177714b5a59cbeef3661d1ccae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aceb108750b9c15b442514fd44add1630621155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2df09c93407a0304db8b2a94428491de7fa5a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b2825f6a98b939a261126509daf25e15aa837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea4553639555f7041b9438703bad19e6d9edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca815df330dd5b292db3360ce265e9566aedacc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3018fb424beeb4cbc2513215ed62a6fe648c8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e965f08b5a60f05a6608efde95d2a39305fb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc8e6ccc6d61e726a6d4598d61fbd0d0eee2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e7cf51c43d39b4cb5da1ff618a2e5703e6be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f260d2f1b04243c7109e86173cba2426094014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df1e5207aaee095a1c8cba5bd7a217635534215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7758ede93906ae8cd3e879063c9d39ac503e4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a407b04f7bba81bef17de454d4b2e8c27e2c817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333857ba27def255cf538fb9931add7bfd82911818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1401fec551c6fecee0b2c9e346776c5bde0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b8bf2b6954175f2568f88c387a6e54c443f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762fc369da4e5d4be4abc2416a076f8f1103c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4625a83329786cdc344ae69e423d5210e47a0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c61e9afdf9c37453bf387d92fde5c61c14065723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e3eb7f717617b2a4e28f14d5779bd0fb212624.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa23816ac4d95313e0ca5dd89a74fc32f3ed431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ca4722d6aea560688589da96b57b46da1f042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e281b929d17a177714b5a59cbeef3661d1ccae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aceb108750b9c15b442514fd44add1630621154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2df09c93407a0304db8b2a94428491de7fa5a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b2825f6a98b939a261126509daf25e15aa836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea4553639555f7041b9438703bad19e6d9edb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df0d9921b7a7dbf28152f742287550041f8c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca815df330dd5b292db3360ce265e9566aedacc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3018fb424beeb4cbc2513215ed62a6fe648c8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc8e6ccc6d61e726a6d4598d61fbd0d0eee2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e7cf51c43d39b4cb5da1ff618a2e5703e6be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e965f08b5a60f05a6608efde95d2a39305fb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f260d2f1b04243c7109e86173cba2426094014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7758ede93906ae8cd3e879063c9d39ac503e4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df1e5207aaee095a1c8cba5bd7a217635534216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a407b04f7bba81bef17de454d4b2e8c27e2c817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333857ba27def255cf538fb9931add7bfd82911818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b8bf2b6954175f2568f88c387a6e54c443f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1401fec551c6fecee0b2c9e346776c5bde0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762fc369da4e5d4be4abc2416a076f8f1103c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c61e9afdf9c37453bf387d92fde5c61c14065722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4625a83329786cdc344ae69e423d5210e47a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e3eb7f717617b2a4e28f14d5779bd0fb212624.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1295,303 +1295,303 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>69.05</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>25.1</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>22.8</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>22.75</v>
+        <v>21.77</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>21.77</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>21.5</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>21.0</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>20.95</v>
+        <v>20.65</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>20.02</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>19.95</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>19.5</v>
+        <v>19.42</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>19.42</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>19.3</v>
+        <v>19.25</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>17.45</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>16.9</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>16.0</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>14.65</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>14.25</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>13.3</v>
+        <v>12.101</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>12.101</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>12.1</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>11.56</v>
+        <v>10.97</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>10.97</v>
+        <v>9.86</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
         <v>5.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>