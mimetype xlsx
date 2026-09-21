--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -15,200 +15,209 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JP21120114</t>
   </si>
   <si>
     <t>JH25035075</t>
   </si>
   <si>
     <t>JH23035082</t>
   </si>
   <si>
+    <t>JH25095261</t>
+  </si>
+  <si>
     <t>CS2474YC6329</t>
   </si>
   <si>
     <t>YC6329</t>
   </si>
   <si>
+    <t>JP22050006</t>
+  </si>
+  <si>
+    <t>JH24035084</t>
+  </si>
+  <si>
+    <t>JH24105044</t>
+  </si>
+  <si>
     <t>JH25035074</t>
   </si>
   <si>
-    <t>JP22050006</t>
+    <t>JH25035077</t>
+  </si>
+  <si>
+    <t>JH26035002</t>
+  </si>
+  <si>
+    <t>JH24075388</t>
+  </si>
+  <si>
+    <t>JH25085076</t>
+  </si>
+  <si>
+    <t>JH25095262</t>
+  </si>
+  <si>
+    <t>JH23045041</t>
+  </si>
+  <si>
+    <t>JH24045298</t>
+  </si>
+  <si>
+    <t>JH25035086</t>
+  </si>
+  <si>
+    <t>JH25035282</t>
+  </si>
+  <si>
+    <t>JH23095224</t>
+  </si>
+  <si>
+    <t>CS2474YC6256</t>
+  </si>
+  <si>
+    <t>YC6256</t>
+  </si>
+  <si>
+    <t>JH25045074</t>
+  </si>
+  <si>
+    <t>JH24035139</t>
+  </si>
+  <si>
+    <t>JP21060240</t>
+  </si>
+  <si>
+    <t>JH25045076</t>
+  </si>
+  <si>
+    <t>JH23125142</t>
+  </si>
+  <si>
+    <t>JH25035281</t>
+  </si>
+  <si>
+    <t>JH25035283</t>
+  </si>
+  <si>
+    <t>JH24035085</t>
+  </si>
+  <si>
+    <t>JH24065285</t>
+  </si>
+  <si>
+    <t>JH25045077</t>
+  </si>
+  <si>
+    <t>JP22050011</t>
+  </si>
+  <si>
+    <t>JH23095225</t>
+  </si>
+  <si>
+    <t>JH23095012</t>
+  </si>
+  <si>
+    <t>JH23075379</t>
+  </si>
+  <si>
+    <t>CS2474YC7506</t>
+  </si>
+  <si>
+    <t>YC7506</t>
+  </si>
+  <si>
+    <t>JH23075179</t>
+  </si>
+  <si>
+    <t>JH24055269</t>
+  </si>
+  <si>
+    <t>JH23035236</t>
+  </si>
+  <si>
+    <t>JH24035087</t>
+  </si>
+  <si>
+    <t>JP22020167</t>
+  </si>
+  <si>
+    <t>JH23095030</t>
+  </si>
+  <si>
+    <t>JP22050010</t>
+  </si>
+  <si>
+    <t>JH23115065</t>
+  </si>
+  <si>
+    <t>JH23045235</t>
   </si>
   <si>
     <t>JH23035104</t>
   </si>
   <si>
-    <t>JH24035084</t>
-[...37 lines deleted...]
-  <si>
     <t>JP21080085</t>
-  </si>
-[...70 lines deleted...]
-    <t>JP22050010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -221,51 +230,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fc7bd948c55a0108606ae2b27365f8e56c9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b639afa9d18c509e64c1fb7232b18690eb8802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523370c46477140d4d7603f86873dafe8bd13733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b241aecf49c5ddc7192d072e4026762128064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e35e4679e4f4dfd127ad9e781070e10618d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bfe73aab639de1c3cbe47ba214d8f37112b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0623869351464246725330e06ec7f27655bc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e9add33a8bee78e0ca42b230b7a2c83e167a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a1b99d5dd803fec94ffa105da297dd245daf9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59a6cf33c9739bfe0fd6fe020a59c6cc88d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d2b97806bc57567dce5dc522fb469fe0500311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41f643053d28b12f2e277d38c51c5676fa25d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828552cb7ed3c886ff74de13d854b5a661f06ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcf61f5c1278cc3c24f1e77105ad02433a72314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea69346cfa7c14f8ea70d11be3ca47e802ebac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06aa510cd13d14fa8f5930e69468c915657c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff2b7aa6ae0a8e95994451b8eb144e63a063417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e5d8873120fa8a8f0650091899adc769c19c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b645cfd9af29a7ec5560fe47e5087301358ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968de25a3fcdb826e6d6161a8872a05c96722220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1cae6a255b7926dd1e411050baea445441e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f5e7f90011287a3d11d207f74f7351241be8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa6853972afeb76f5a0fb3146d16cc84eae2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa75ceacfe2ed9647b87f52500222c2a632ea624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e553645a7d5749fd5766491cdffd77b57e388825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa554c9b002cf4e398a85c40e2dd2dacd2c9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc8f9ec40d8375b0665e739d1eca285db0e8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd171f16cc4d4bd157bcf0b478185fc1e1651328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733be19be66ae4a596ec8851af0dcb62ffe098129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed5599418735b0fe958c4c337c79fdd2a0bd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115fc530bf4a78109bf1505e2d813e99c47ab2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6f1f5fb4589c5bb550bb8b0fac4e613d4fddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c7481a899a5465d822f6b18a8b8e7668fe8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd0bf8e4e9ab608d14aba4ebc875ff70f562f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766c8790ca7a7f9414b9971cbe7356b697b45b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199213ec5e61c445c0cb1bb0e25406843ac3f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea4142046880a6867893bb15418dc7721805237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2210db61f3aeda378071a76beae409f8caef9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df99af5e0281208c7a20a75e49c0ee83af8d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeafc9bd9d046bf5757a293de696808d31a5b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0063cd771280c370d901460c83d75cb2344641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cf7f13b87ad0e671c67d6580e4076de2e2d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107dd34d190ae12b54680deb79cdc4f4ecac17d43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fc7bd948c55a0108606ae2b27365f8e56c9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b639afa9d18c509e64c1fb7232b18690eb8802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523370c46477140d4d7603f86873dafe8bd13733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9c78773a6ba98aab87f0832aa5827f99e1cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b241aecf49c5ddc7192d072e4026762128065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bfe73aab639de1c3cbe47ba214d8f37112b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e9add33a8bee78e0ca42b230b7a2c83e167a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a1b99d5dd803fec94ffa105da297dd245daf8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e35e4679e4f4dfd127ad9e781070e10618d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59a6cf33c9739bfe0fd6fe020a59c6cc88d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a2d80aa401658bca781936445d766850f8c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d2b97806bc57567dce5dc522fb469fe0500312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa75ceacfe2ed9647b87f52500222c2a632ea613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e02c0a44db5fc13581f3ce5cdaf231f0eb2d6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41f643053d28b12f2e277d38c51c5676fa25d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828552cb7ed3c886ff74de13d854b5a661f06ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcf61f5c1278cc3c24f1e77105ad02433a72317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06aa510cd13d14fa8f5930e69468c915657c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e5d8873120fa8a8f0650091899adc769c19c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea69346cfa7c14f8ea70d11be3ca47e802ebac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b645cfd9af29a7ec5560fe47e5087301358ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1cae6a255b7926dd1e411050baea445441e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff2b7aa6ae0a8e95994451b8eb144e63a063423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f5e7f90011287a3d11d207f74f7351241be8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa6853972afeb76f5a0fb3146d16cc84eae2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc8f9ec40d8375b0665e739d1eca285db0e8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa554c9b002cf4e398a85c40e2dd2dacd2c9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd171f16cc4d4bd157bcf0b478185fc1e1651328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733be19be66ae4a596ec8851af0dcb62ffe098129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed5599418735b0fe958c4c337c79fdd2a0bd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115fc530bf4a78109bf1505e2d813e99c47ab2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6f1f5fb4589c5bb550bb8b0fac4e613d4fddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c7481a899a5465d822f6b18a8b8e7668fe8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd0bf8e4e9ab608d14aba4ebc875ff70f562f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766c8790ca7a7f9414b9971cbe7356b697b45b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199213ec5e61c445c0cb1bb0e25406843ac3f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df99af5e0281208c7a20a75e49c0ee83af8d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea4142046880a6867893bb15418dc7721805238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0063cd771280c370d901460c83d75cb2344639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194e8a543f38d5150553f58eea7d8f5c7917f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e553645a7d5749fd5766491cdffd77b57e388841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107dd34d190ae12b54680deb79cdc4f4ecac17d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeafc9bd9d046bf5757a293de696808d31a5b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2210db61f3aeda378071a76beae409f8caef9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0623869351464246725330e06ec7f27655bc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968de25a3fcdb826e6d6161a8872a05c96722246.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1503,50 +1512,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1813,368 +1912,374 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D44" sqref="D44"/>
+      <selection activeCell="D47" sqref="D47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>324.35</v>
+        <v>761.65</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>62.4</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>39.55</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>25.2</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>22.7</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>21.5</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1">
+        <v>18.1</v>
+      </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>18.1</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>17.9</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>11.7</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>10.0</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>9.5</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>9.4</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>8.95</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>7.1</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>7.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>6.9</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1"/>
+      <c r="D21" s="1">
+        <v>6.95</v>
+      </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>6.5</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>5.8</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>5.6</v>
+        <v>6.18</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>5.2</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C26"/>
-      <c r="D26" s="1"/>
+      <c r="D26" s="1">
+        <v>5.6</v>
+      </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
         <v>4.7</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
         <v>4.7</v>
       </c>
     </row>
@@ -2249,144 +2354,174 @@
       <c r="D34" s="1">
         <v>3.4</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
         <v>3.3</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
         <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>2.3</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C39"/>
-      <c r="D39" s="1"/>
+      <c r="D39" s="1">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>2.0</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C41"/>
-      <c r="D41" s="1"/>
+      <c r="D41" s="1">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C42"/>
-      <c r="D42" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C44"/>
-      <c r="D44" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D44" s="1"/>
+    </row>
+    <row r="45" spans="1:4" customHeight="1" ht="55">
+      <c r="A45" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45" s="1"/>
+    </row>
+    <row r="46" spans="1:4" customHeight="1" ht="55">
+      <c r="A46" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46" s="1"/>
+    </row>
+    <row r="47" spans="1:4" customHeight="1" ht="55">
+      <c r="A47" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">