--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -15,233 +15,239 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>C6175YC7112</t>
   </si>
   <si>
     <t>YC7112</t>
   </si>
   <si>
     <t>C6175YC7105</t>
   </si>
   <si>
     <t>YC7105</t>
   </si>
   <si>
     <t>C6175YC7121</t>
   </si>
   <si>
     <t>YC7121</t>
   </si>
   <si>
     <t>C6175YC7319</t>
   </si>
   <si>
     <t>YC7319</t>
   </si>
   <si>
     <t>C6175YC7325</t>
   </si>
   <si>
     <t>YC7325</t>
   </si>
   <si>
     <t>C6175YC7317</t>
   </si>
   <si>
     <t>YC7317</t>
   </si>
   <si>
+    <t>C6175YC7343</t>
+  </si>
+  <si>
+    <t>YC7343</t>
+  </si>
+  <si>
+    <t>C6175YC7086</t>
+  </si>
+  <si>
+    <t>YC7086</t>
+  </si>
+  <si>
+    <t>C6175YC7119</t>
+  </si>
+  <si>
+    <t>YC7119</t>
+  </si>
+  <si>
+    <t>C6175YC7348</t>
+  </si>
+  <si>
+    <t>YC7348</t>
+  </si>
+  <si>
+    <t>C6175YC7109</t>
+  </si>
+  <si>
+    <t>YC7109</t>
+  </si>
+  <si>
     <t>C6175YC7145</t>
   </si>
   <si>
     <t>YC7145</t>
   </si>
   <si>
+    <t>C6175YC7338</t>
+  </si>
+  <si>
+    <t>YC7338</t>
+  </si>
+  <si>
+    <t>C6175YC7116</t>
+  </si>
+  <si>
+    <t>YC7116</t>
+  </si>
+  <si>
     <t>C6175YC7085</t>
   </si>
   <si>
     <t>YC7085</t>
   </si>
   <si>
-    <t>C6175YC7116</t>
-[...40 lines deleted...]
-  <si>
     <t>C6175YC7320</t>
   </si>
   <si>
     <t>YC7320</t>
   </si>
   <si>
     <t>C6175YC7115</t>
   </si>
   <si>
     <t>YC7115</t>
   </si>
   <si>
     <t>C6175YC9393</t>
   </si>
   <si>
     <t>YC9393</t>
   </si>
   <si>
     <t>C6175YC7106</t>
   </si>
   <si>
     <t>YC7106</t>
   </si>
   <si>
     <t>C6175YC7087</t>
   </si>
   <si>
     <t>YC7087</t>
   </si>
   <si>
     <t>JG20030015</t>
   </si>
   <si>
     <t>C6175YC7322</t>
   </si>
   <si>
     <t>YC7322</t>
   </si>
   <si>
+    <t>C6175YC7108</t>
+  </si>
+  <si>
+    <t>YC7108</t>
+  </si>
+  <si>
     <t>C6175YC7345</t>
   </si>
   <si>
     <t>YC7345</t>
   </si>
   <si>
+    <t>C6175YC7117</t>
+  </si>
+  <si>
+    <t>YC7117</t>
+  </si>
+  <si>
     <t>C6175YC7318</t>
   </si>
   <si>
     <t>YC7318</t>
   </si>
   <si>
     <t>C6175YC7090-1</t>
   </si>
   <si>
     <t>YC7090-1</t>
   </si>
   <si>
     <t>C6175YC7316</t>
   </si>
   <si>
     <t>YC7316</t>
   </si>
   <si>
     <t>C6175YC7326</t>
   </si>
   <si>
     <t>YC7326</t>
   </si>
   <si>
     <t>C6175YC7339</t>
   </si>
   <si>
     <t>YC7339</t>
-  </si>
-[...4 lines deleted...]
-    <t>YC7117</t>
   </si>
   <si>
     <t>JG19040014</t>
   </si>
   <si>
     <t>JG19100004</t>
   </si>
   <si>
     <t>C6175YC7335</t>
   </si>
   <si>
     <t>YC7335</t>
   </si>
   <si>
     <t>C6175YC7329</t>
   </si>
   <si>
     <t>YC7329</t>
   </si>
   <si>
     <t>JG20030016</t>
   </si>
   <si>
     <t>C6175YC7120</t>
   </si>
@@ -293,51 +299,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a79fb4ff7f87f79426d84ceb9209cfb8d5061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9800bbfcf58d5b134858c428d64f309c097aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2239343ab4449e1a21df9158122eeeeffc5013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14812fbe957f8e66501157ccee21d87d2f980ae14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28a6fded6eff00590ed9a1b0b8565d80b1e845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280cd66f63cc7095b468500a64533bf90cd8e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91bc3519c1ba10020110cb4ee0b5bfb5f06b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e185e3d8514cfe32eaf95d0e0f23ddade185eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20ba885511f8d2589daeadf754ee266beb0439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb36357e46e0ccf26b25fb56d3301cd052455d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b49b710f2bf9f594df381466f9b8683ec5f2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd4b9f4eb8ecbb367dfecde30ae4ec9a194f7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7d98bfd9056c7cba7bb26725925be4d00a8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4683c134a994d76d7f1b0b0699040b4ef66bc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ef84d03f6cd65dd8f49c246de0bab91408ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f33e22b02f1934550c2d8d262bc5489f469816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089c63aaa2b44cde051b7179de04b4e7e1091417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13974160e475fd5e8bea1514e8f01404d6e66b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172d1726b511ce465ec3a01f59817c41ace0d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d304d4b2b91f41a68dbae9ef01aa076f868e9dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cafb70db2897c9f60c644e076411715cf488f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650d85fa5bf223c483dc8a761d39cc9e7c1e59c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982002684c62040922d36b0ba3a72751343281d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f8ce4233eef196741f73c2562f79585d847524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1280477d965ab35359902ca33fac172f87841c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2794e38f53e2341caff22d6dd31c4243f22e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e1209f681faeeef728abf5bea02a763afddb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda6cdc8ec48eef41bd65a48965d3548740cde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e908fbc9bc671dc9eb927c2bdae7e6a0199b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27cefd97c2512920d5b87c5b269c6c655bd15030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48706adbf9ed90108bf0e2d7d83f8b5afd776531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0bc0d32851e8fbc31cd6ff5b7f96f60825b2e32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63aef65b86843e6677a03f8d4b45cfd30d2d8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c903e103b2d5bca4cce9a6c1e587ff1d5d48834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac093dfda3a4568251fd3681ed994a386652f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b3dc82a75d8afbb5c396547242325ec6bb44936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d20ef31c5d082b5037f8b1ed61dd22b16ec6537.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a79fb4ff7f87f79426d84ceb9209cfb8d5061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9800bbfcf58d5b134858c428d64f309c097aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2239343ab4449e1a21df9158122eeeeffc5013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14812fbe957f8e66501157ccee21d87d2f980ae14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28a6fded6eff00590ed9a1b0b8565d80b1e845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280cd66f63cc7095b468500a64533bf90cd8e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb36357e46e0ccf26b25fb56d3301cd052455d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b49b710f2bf9f594df381466f9b8683ec5f2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd4b9f4eb8ecbb367dfecde30ae4ec9a194f7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7d98bfd9056c7cba7bb26725925be4d00a8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4683c134a994d76d7f1b0b0699040b4ef66bc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91bc3519c1ba10020110cb4ee0b5bfb5f06b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ef84d03f6cd65dd8f49c246de0bab91408ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20ba885511f8d2589daeadf754ee266beb04314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e185e3d8514cfe32eaf95d0e0f23ddade185eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f33e22b02f1934550c2d8d262bc5489f469816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089c63aaa2b44cde051b7179de04b4e7e1091417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13974160e475fd5e8bea1514e8f01404d6e66b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172d1726b511ce465ec3a01f59817c41ace0d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d304d4b2b91f41a68dbae9ef01aa076f868e9dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cafb70db2897c9f60c644e076411715cf488f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650d85fa5bf223c483dc8a761d39cc9e7c1e59c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df4e3dd1487d1a50d7842dcf918bfafaa841b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982002684c62040922d36b0ba3a72751343281d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e908fbc9bc671dc9eb927c2bdae7e6a0199b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f8ce4233eef196741f73c2562f79585d847526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1280477d965ab35359902ca33fac172f87841c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2794e38f53e2341caff22d6dd31c4243f22e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e1209f681faeeef728abf5bea02a763afddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda6cdc8ec48eef41bd65a48965d3548740cde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f24a351010d8a5513deb97b50d578df230e2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48706adbf9ed90108bf0e2d7d83f8b5afd776532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0bc0d32851e8fbc31cd6ff5b7f96f60825b2e33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63aef65b86843e6677a03f8d4b45cfd30d2d8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c903e103b2d5bca4cce9a6c1e587ff1d5d48835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c07781e77dcb5e0b9f579413eb0a833fe712436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b3dc82a75d8afbb5c396547242325ec6bb44937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe94ddb1bf9e02b5143b73c3d7d4062ce7b0eab38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1265,83 +1271,83 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="476250" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
@@ -1395,50 +1401,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1705,253 +1741,253 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D38" sqref="D38"/>
+      <selection activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>410.6</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>351.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>296.35</v>
+        <v>261.9</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>255.75</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>203.5</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>186.9</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>148.03</v>
+        <v>130.6</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>139.6</v>
+        <v>126.2</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>133.7</v>
+        <v>121.5</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>130.6</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>126.4</v>
+        <v>106.65</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>122.6</v>
+        <v>105.63</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>114.3</v>
+        <v>101.65</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>106.75</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>101.65</v>
+        <v>88.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>80.7</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>72.35</v>
       </c>
@@ -1967,254 +2003,266 @@
       <c r="D19" s="1">
         <v>70.3</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>65.7</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>55.1</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
         <v>49.2</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
         <v>35.7</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>22.2</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>15.7</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>13.15</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>10.65</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>9.2</v>
+        <v>13.15</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>7.95</v>
+        <v>9.55</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>6.0</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>5.1</v>
+        <v>7.95</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>5.0</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>4.8</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
-        <v>3.75</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
-        <v>2.55</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>0.7</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C38"/>
-      <c r="D38" s="1"/>
+      <c r="D38" s="1">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" customHeight="1" ht="55">
+      <c r="A39" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">