--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -58,165 +58,165 @@
   <si>
     <t>FY9343YCE165</t>
   </si>
   <si>
     <t>YCE165</t>
   </si>
   <si>
     <t>FY9343YCE932</t>
   </si>
   <si>
     <t>YCE932</t>
   </si>
   <si>
     <t>FY9343YCE928</t>
   </si>
   <si>
     <t>YCE928</t>
   </si>
   <si>
     <t>FY9343YCE922</t>
   </si>
   <si>
     <t>YCE922</t>
   </si>
   <si>
+    <t>FY9343YCE925</t>
+  </si>
+  <si>
+    <t>YCE925</t>
+  </si>
+  <si>
+    <t>FY9343YCE923</t>
+  </si>
+  <si>
+    <t>YCE923</t>
+  </si>
+  <si>
+    <t>FY9343YCE926</t>
+  </si>
+  <si>
+    <t>YCE926</t>
+  </si>
+  <si>
+    <t>FY9343YCE924</t>
+  </si>
+  <si>
+    <t>YCE924</t>
+  </si>
+  <si>
+    <t>FY9343YCE930</t>
+  </si>
+  <si>
+    <t>YCE930</t>
+  </si>
+  <si>
+    <t>FY9343YCE927</t>
+  </si>
+  <si>
+    <t>YCE927</t>
+  </si>
+  <si>
+    <t>FY9343YCE937</t>
+  </si>
+  <si>
+    <t>YCE937</t>
+  </si>
+  <si>
     <t>FY9343YCE933</t>
   </si>
   <si>
     <t>YCE933</t>
   </si>
   <si>
-    <t>FY9343YCE924</t>
-[...40 lines deleted...]
-  <si>
     <t>FY9343YCE934</t>
   </si>
   <si>
     <t>YCE934</t>
   </si>
   <si>
+    <t>FY9343YCE945</t>
+  </si>
+  <si>
+    <t>YCE945</t>
+  </si>
+  <si>
+    <t>FY9343YCE941</t>
+  </si>
+  <si>
+    <t>YCE941</t>
+  </si>
+  <si>
+    <t>FY9343YCE942</t>
+  </si>
+  <si>
+    <t>YCE942</t>
+  </si>
+  <si>
+    <t>JA24090008</t>
+  </si>
+  <si>
+    <t>FY9343YCE938</t>
+  </si>
+  <si>
+    <t>YCE938</t>
+  </si>
+  <si>
     <t>FY9343YCE939</t>
   </si>
   <si>
     <t>YCE939</t>
   </si>
   <si>
-    <t>FY9343YCE945</t>
-[...17 lines deleted...]
-    <t>JA24090008</t>
+    <t>FY9343YCE929</t>
+  </si>
+  <si>
+    <t>YCE929</t>
+  </si>
+  <si>
+    <t>FY9343YCE940</t>
+  </si>
+  <si>
+    <t>YCE940</t>
   </si>
   <si>
     <t>FY9343YCE935</t>
   </si>
   <si>
     <t>YCE935</t>
   </si>
   <si>
     <t>FY9343YCE943</t>
   </si>
   <si>
     <t>YCE943</t>
   </si>
   <si>
-    <t>FY9343YCE929</t>
-[...10 lines deleted...]
-  <si>
     <t>FY9343YCE944</t>
   </si>
   <si>
     <t>YCE944</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCE940</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -229,51 +229,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe10019ff869bf793fc9def32f20a591723a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e72488beb944e2b157d23db577939c88afd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ffcb6aad22be543f8e7d91f20479a374a2e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760d958b2f7275f6df1651f5fdf625c37ee9354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8c127d72e0ecb7f6151ac7b367360810d9da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3c8e687bcb4c2048badb01c37adee9bf69436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8345e2e246f5c3f0559aa5abaac0893613aad527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9403ff061026cf54e7fa20b365679012e53f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50aae29c1ea801f3aee5bfba6d495c6492ccf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e9f560f54e289aac12316b030cddb7e0756310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb228e4a7250054bae4d75b5f4627fa0d57b8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807871754eb8d5041b0d03950ad4e36757b7501712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ceac5b1f4b7a4ee3b3d32218816adcc9724a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e975b56aee693389676c3199c8c85b91baaa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe13e0a2021cf934dd8e143fd00862461b60edf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b186510e2fd771da10552f27a115498fb0bc5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d62c4d82cc1c4583a63503536b0ad07c1604e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b27a1ba4bff9ea36650bc0fd1ef283baf57218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61a76a33878a3bd2e84f66a340c5e968fcaa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3384062b0e7219f1c7a9818d50a9a871ff3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a5feb033d5c59c75d17c6cdc96fc2083556321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc4422d1f03545fd157ab857a028135b3a01dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357592dffa85cacc4c6a4c6ab34941a4be94c8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72fcb92a6b1f2a9f240d19ef3244dec62df88324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ca6da48e184e6ed2f89e1ab4c29e439a2b3e625.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe10019ff869bf793fc9def32f20a591723a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e72488beb944e2b157d23db577939c88afd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ffcb6aad22be543f8e7d91f20479a374a2e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760d958b2f7275f6df1651f5fdf625c37ee9354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8c127d72e0ecb7f6151ac7b367360810d9da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9642aceaa9ef26cb4fdc61b31ae79ff2604bad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9403ff061026cf54e7fa20b365679012e53f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb228e4a7250054bae4d75b5f4627fa0d57b818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8345e2e246f5c3f0559aa5abaac0893613aad529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab307e2f9ee34dd39d383166f69c6c156c65218910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50aae29c1ea801f3aee5bfba6d495c6492ccf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ceac5b1f4b7a4ee3b3d32218816adcc9724a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3c8e687bcb4c2048badb01c37adee9bf694313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380933f4fd608c4e89cd516041790ff0cfafaaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b186510e2fd771da10552f27a115498fb0bc5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d62c4d82cc1c4583a63503536b0ad07c1604e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b27a1ba4bff9ea36650bc0fd1ef283baf57217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61a76a33878a3bd2e84f66a340c5e968fcaa518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357592dffa85cacc4c6a4c6ab34941a4be94c8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe13e0a2021cf934dd8e143fd00862461b60edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc4422d1f03545fd157ab857a028135b3a01dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a094de89eed7a8505efc93891e6697a832ae5cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3384062b0e7219f1c7a9818d50a9a871ff3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a5feb033d5c59c75d17c6cdc96fc2083556324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72fcb92a6b1f2a9f240d19ef3244dec62df88325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1339,314 +1339,310 @@
       <c r="D2" s="1">
         <v>38.13</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>28.11</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>18.43</v>
+        <v>18.23</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>16.47</v>
+        <v>16.27</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>15.15</v>
+        <v>14.95</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>13.05</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>12.8</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>12.29</v>
+        <v>9.35</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>11.44</v>
+        <v>7.91</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>10.27</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>9.35</v>
+        <v>7.14</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>7.48</v>
+        <v>6.36</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>6.56</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>4.75</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>4.05</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>3.83</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>3.32</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>2.68</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>1.59</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>1.34</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1"/>
+      <c r="D22" s="1">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>1.31</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C24"/>
-      <c r="D24" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C25"/>
-      <c r="D25" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C26"/>
-      <c r="D26" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">