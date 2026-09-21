--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -15,896 +15,599 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH24075270</t>
   </si>
   <si>
     <t>CS0876YCE624</t>
   </si>
   <si>
     <t>YCE624</t>
   </si>
   <si>
-    <t>JH22065113</t>
-[...1 lines deleted...]
-  <si>
     <t>CS0876YCE683</t>
   </si>
   <si>
     <t>YCE683</t>
   </si>
   <si>
+    <t>CS0876YCE594</t>
+  </si>
+  <si>
+    <t>YCE594</t>
+  </si>
+  <si>
+    <t>CS0876YCE784</t>
+  </si>
+  <si>
+    <t>YCE784</t>
+  </si>
+  <si>
+    <t>CS0876YCE780</t>
+  </si>
+  <si>
+    <t>YCE780</t>
+  </si>
+  <si>
     <t>CS0876YCE609</t>
   </si>
   <si>
     <t>YCE609</t>
   </si>
   <si>
-    <t>CS0876YCE594</t>
-[...16 lines deleted...]
-  <si>
     <t>CS0876YCE773</t>
   </si>
   <si>
     <t>YCE773</t>
   </si>
   <si>
     <t>CS0876YCE815</t>
   </si>
   <si>
     <t>YCE815</t>
   </si>
   <si>
     <t>CS0876YCE802</t>
   </si>
   <si>
     <t>YCE802</t>
   </si>
   <si>
     <t>CS0876YCE826</t>
   </si>
   <si>
     <t>YCE826</t>
   </si>
   <si>
-    <t>CS0876YCE671</t>
-[...8 lines deleted...]
-    <t>YCE782</t>
+    <t>CS0876YCE566</t>
+  </si>
+  <si>
+    <t>YCE566</t>
+  </si>
+  <si>
+    <t>CS0876YCE693</t>
+  </si>
+  <si>
+    <t>YCE693</t>
+  </si>
+  <si>
+    <t>CS0876YCE743</t>
+  </si>
+  <si>
+    <t>YCE743</t>
+  </si>
+  <si>
+    <t>CS0876YCE569</t>
+  </si>
+  <si>
+    <t>YCE569</t>
+  </si>
+  <si>
+    <t>CS0876YCE584</t>
+  </si>
+  <si>
+    <t>YCE584</t>
   </si>
   <si>
     <t>CS0876YCE600</t>
   </si>
   <si>
     <t>YCE600</t>
   </si>
   <si>
-    <t>CS0876YCE566</t>
-[...46 lines deleted...]
-  <si>
     <t>CS0876YCE713</t>
   </si>
   <si>
     <t>YCE713</t>
   </si>
   <si>
     <t>CS0876YCE792</t>
   </si>
   <si>
     <t>YCE792</t>
   </si>
   <si>
     <t>CS0876YCE660</t>
   </si>
   <si>
     <t>YCE660</t>
   </si>
   <si>
     <t>CS0876YCE806</t>
   </si>
   <si>
     <t>YCE806</t>
   </si>
   <si>
+    <t>CS0876YCE787</t>
+  </si>
+  <si>
+    <t>YCE787</t>
+  </si>
+  <si>
+    <t>CS0876YCE723</t>
+  </si>
+  <si>
+    <t>YCE723</t>
+  </si>
+  <si>
     <t>CS0876YCE615</t>
   </si>
   <si>
     <t>YCE615</t>
   </si>
   <si>
-    <t>CS0876YCE723</t>
-[...2 lines deleted...]
-    <t>YCE723</t>
+    <t>CS0876YCE778</t>
+  </si>
+  <si>
+    <t>YCE778</t>
+  </si>
+  <si>
+    <t>CS0876YCE760</t>
+  </si>
+  <si>
+    <t>YCE760</t>
+  </si>
+  <si>
+    <t>CS0876YCE761</t>
+  </si>
+  <si>
+    <t>YCE761</t>
+  </si>
+  <si>
+    <t>CS0876YCE822</t>
+  </si>
+  <si>
+    <t>YCE822</t>
+  </si>
+  <si>
+    <t>CS0876YCE661</t>
+  </si>
+  <si>
+    <t>YCE661</t>
+  </si>
+  <si>
+    <t>CS0876YCE663</t>
+  </si>
+  <si>
+    <t>YCE663</t>
+  </si>
+  <si>
+    <t>CS0876YCE791</t>
+  </si>
+  <si>
+    <t>YCE791</t>
+  </si>
+  <si>
+    <t>CS0876YCE765</t>
+  </si>
+  <si>
+    <t>YCE765</t>
+  </si>
+  <si>
+    <t>CS0876YCE740</t>
+  </si>
+  <si>
+    <t>YCE740</t>
+  </si>
+  <si>
+    <t>CS0876YCE694</t>
+  </si>
+  <si>
+    <t>YCE694</t>
+  </si>
+  <si>
+    <t>CS0876YCF062</t>
+  </si>
+  <si>
+    <t>YCF062</t>
+  </si>
+  <si>
+    <t>CS0876YCE715</t>
+  </si>
+  <si>
+    <t>YCE715</t>
+  </si>
+  <si>
+    <t>CS0876YCE820</t>
+  </si>
+  <si>
+    <t>YCE820</t>
+  </si>
+  <si>
+    <t>CS0876YCE618</t>
+  </si>
+  <si>
+    <t>YCE618</t>
+  </si>
+  <si>
+    <t>CS0876YCE736</t>
+  </si>
+  <si>
+    <t>YCE736</t>
+  </si>
+  <si>
+    <t>CS0876YCE662</t>
+  </si>
+  <si>
+    <t>YCE662</t>
+  </si>
+  <si>
+    <t>CS0876YCE722</t>
+  </si>
+  <si>
+    <t>YCE722</t>
+  </si>
+  <si>
+    <t>CS0876YCE814</t>
+  </si>
+  <si>
+    <t>YCE814</t>
+  </si>
+  <si>
+    <t>CS0876YCE585</t>
+  </si>
+  <si>
+    <t>YCE585</t>
+  </si>
+  <si>
+    <t>CS0876YCE692</t>
+  </si>
+  <si>
+    <t>YCE692</t>
+  </si>
+  <si>
+    <t>CS0876YCE766</t>
+  </si>
+  <si>
+    <t>YCE766</t>
+  </si>
+  <si>
+    <t>CS0876YCE785</t>
+  </si>
+  <si>
+    <t>YCE785</t>
+  </si>
+  <si>
+    <t>CS0876YCE620</t>
+  </si>
+  <si>
+    <t>YCE620</t>
+  </si>
+  <si>
+    <t>CS0876YCE574</t>
+  </si>
+  <si>
+    <t>YCE574</t>
+  </si>
+  <si>
+    <t>CS0876YCE697</t>
+  </si>
+  <si>
+    <t>YCE697</t>
+  </si>
+  <si>
+    <t>CS0876YCE631</t>
+  </si>
+  <si>
+    <t>YCE631</t>
+  </si>
+  <si>
+    <t>CS0876YCE641</t>
+  </si>
+  <si>
+    <t>YCE641</t>
+  </si>
+  <si>
+    <t>CS0876YCE657</t>
+  </si>
+  <si>
+    <t>YCE657</t>
+  </si>
+  <si>
+    <t>CS0876YCE726</t>
+  </si>
+  <si>
+    <t>YCE726</t>
+  </si>
+  <si>
+    <t>CS0876YCE701</t>
+  </si>
+  <si>
+    <t>YCE701</t>
+  </si>
+  <si>
+    <t>CS0876YCE685</t>
+  </si>
+  <si>
+    <t>YCE685</t>
+  </si>
+  <si>
+    <t>CS0876YCB944</t>
+  </si>
+  <si>
+    <t>YCB944</t>
+  </si>
+  <si>
+    <t>CS0876YCE790</t>
+  </si>
+  <si>
+    <t>YCE790</t>
+  </si>
+  <si>
+    <t>CS0876YCE608</t>
+  </si>
+  <si>
+    <t>YCE608</t>
+  </si>
+  <si>
+    <t>CS0876YCE717</t>
+  </si>
+  <si>
+    <t>YCE717</t>
+  </si>
+  <si>
+    <t>CS0876YCE598</t>
+  </si>
+  <si>
+    <t>YCE598</t>
+  </si>
+  <si>
+    <t>CS0876YCE575</t>
+  </si>
+  <si>
+    <t>YCE575</t>
+  </si>
+  <si>
+    <t>CS0876YCE768</t>
+  </si>
+  <si>
+    <t>YCE768</t>
+  </si>
+  <si>
+    <t>CS0876YCE695</t>
+  </si>
+  <si>
+    <t>YCE695</t>
+  </si>
+  <si>
+    <t>CS0876YCE679</t>
+  </si>
+  <si>
+    <t>YCE679</t>
+  </si>
+  <si>
+    <t>CS0876YCE738</t>
+  </si>
+  <si>
+    <t>YCE738</t>
+  </si>
+  <si>
+    <t>CS0876YCE621</t>
+  </si>
+  <si>
+    <t>YCE621</t>
+  </si>
+  <si>
+    <t>CS0876YCE796</t>
+  </si>
+  <si>
+    <t>YCE796</t>
+  </si>
+  <si>
+    <t>CS0876YCE664</t>
+  </si>
+  <si>
+    <t>YCE664</t>
+  </si>
+  <si>
+    <t>CS0876YCE724</t>
+  </si>
+  <si>
+    <t>YCE724</t>
+  </si>
+  <si>
+    <t>CS0876YCE659</t>
+  </si>
+  <si>
+    <t>YCE659</t>
+  </si>
+  <si>
+    <t>CS0876YCE821</t>
+  </si>
+  <si>
+    <t>YCE821</t>
   </si>
   <si>
     <t>CS0876YCE706</t>
   </si>
   <si>
     <t>YCE706</t>
   </si>
   <si>
-    <t>CS0876YCE787</t>
-[...2 lines deleted...]
-    <t>YCE787</t>
+    <t>CS0876YCE793</t>
+  </si>
+  <si>
+    <t>YCE793</t>
+  </si>
+  <si>
+    <t>CS0876YCE794</t>
+  </si>
+  <si>
+    <t>YCE794</t>
+  </si>
+  <si>
+    <t>CS0876YCE565</t>
+  </si>
+  <si>
+    <t>YCE565</t>
+  </si>
+  <si>
+    <t>CS0876YCE562</t>
+  </si>
+  <si>
+    <t>YCE562</t>
+  </si>
+  <si>
+    <t>CS0876YCE582</t>
+  </si>
+  <si>
+    <t>YCE582</t>
+  </si>
+  <si>
+    <t>CS0876YCE819</t>
+  </si>
+  <si>
+    <t>YCE819</t>
   </si>
   <si>
     <t>CS0876YCE774</t>
   </si>
   <si>
     <t>YCE774</t>
   </si>
   <si>
-    <t>CS0876YCE778</t>
-[...362 lines deleted...]
-    <t>YCE689</t>
+    <t>CS0876YCE670</t>
+  </si>
+  <si>
+    <t>YCE670</t>
+  </si>
+  <si>
+    <t>CS0876YCE783</t>
+  </si>
+  <si>
+    <t>YCE783</t>
   </si>
   <si>
     <t>CS0876YCE648</t>
   </si>
   <si>
     <t>YCE648</t>
   </si>
   <si>
-    <t>CS0876YCE724</t>
-[...56 lines deleted...]
-    <t>YCE670</t>
+    <t>CS0876YCE599</t>
+  </si>
+  <si>
+    <t>YCE599</t>
+  </si>
+  <si>
+    <t>CS0876YCE807</t>
+  </si>
+  <si>
+    <t>YCE807</t>
   </si>
   <si>
     <t>CS0876YCE602</t>
   </si>
   <si>
     <t>YCE602</t>
   </si>
   <si>
-    <t>CS0876YCE655</t>
-[...70 lines deleted...]
-  <si>
     <t>CS0876YCE789</t>
   </si>
   <si>
     <t>YCE789</t>
   </si>
   <si>
     <t>CS0876YCE721</t>
   </si>
   <si>
     <t>YCE721</t>
   </si>
   <si>
     <t>CS0876YCE638</t>
   </si>
   <si>
     <t>YCE638</t>
   </si>
   <si>
-    <t>CS0876YCE748</t>
-[...4 lines deleted...]
-  <si>
     <t>CS0876YCE764</t>
   </si>
   <si>
     <t>YCE764</t>
   </si>
   <si>
-    <t>CS0876YCE750</t>
-[...16 lines deleted...]
-  <si>
     <t>CS0876YCE709</t>
   </si>
   <si>
     <t>YCE709</t>
-  </si>
-[...82 lines deleted...]
-    <t>YCE749</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -917,51 +620,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b05510eeb72dde516ac83994e6472cef5e2a61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79765efbe4a4efc7c4f9247a65e8ae0c2e4aa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330b60a127217d3d48f774d764bf13138644d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfee6bc0207784bac2fb78d5fcf143e000dbfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab258ba3039e7ba101414fe6ab1b5e645f5c71db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc885fdba013eca39b3b06caf72194ce9b98a246.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de24f30906fceb38eb58326d1574b180c1d36c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b045edb51e4a7eac3cffcdca15bab447159608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18014bc2f4e40799f6977ecf17eef248f244ae89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609888c88239abdfc197adc399cca62796f2083a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6378ec6499dbee2ea11ba7493f8128a1d1606711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ef00fc9ccd43e02bcb06346741c4cef51847c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bc0b5cc7aa9bc9536c1ca955556bb8bce73a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ca0f3de4380ea80ff3637f9cba706d59bb1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8fdfc134c617deb2e16910e5247b1376b136b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e10918a310094faff9d46a91e304e544a89f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf54a7315aeaff54841ecdd63df14619da372417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62481e9e8a36ab48a18b137aa47339817396776d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698790fc62b86d4578db285ebec2369f07a9ad8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0401ba5935e7078f9f0edc9218acb2e63ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87540c963cdd77a4ac14681ce7faa75f44df2a9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f03a6ea98073d60482a2865e19341e614bf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7650f56a3ce292f9553d925747c3c565eb24b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e4e3dee43f65ab5c0cb5b4c3ed84fdffaebcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5473466acf91042d7b9b46733e4d8e7a700b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292b063bc7a99f6a76c51d0329da16fa9e704726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987a7b9fa323fd89aae0392f24160536de797c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a90ac1c0100f9fc6e7c4d6f4359d9e294207a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4aa8b468ce1f19b8ee57ae1922ee867fc8e1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3bb258429bad702840d9dfc9aeebb76513b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed327ba42aa4d605f7f519ce188420113b61131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f2440628cb4c87bdd09cbe3987971a6cd53232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4536997120ebb8a8246f5f53d780e629fe10633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b398f24d9e2f65012e677d3ee7e1e9b30f41f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e152656d400d5c74ddfbe6d8eb7d1a20911a8c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ba2c966a86f5b81e800d324d49a7f1ff7d18c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b9369b815ef6b5025674a553bd435578f43837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f7231b37f0fbc52192222272061a7286419d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e90a1fd6633816db2698d11187ca0d0d0c44f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b50602f98852801b467dded5cf97a5bf40aa8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f9eba98d268b4678215a64b769bb8309ae6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9b4f695d5c0f3ac6d9c982b86477f66ff215c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3a2cb1a59e24b3170686872aedade3fd79da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b5f83cc0fbc81978ce01918888f1388a4f9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73507ee923e1298596c0c6c635007670cfea4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c70198c7e1ad173bcae20e644f4ec632b71f9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d53873ee24deb80863f869a0b2b513f166fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d6f8bf48433ae42fb128a5e348a7439be6b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9ce4b0ec0a7506ae26f55d5d5811e73384ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267ad5d7b0e02dfb2895d4cac6d069364f870f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ff16ddb29d96024f7b4eb4d3e1a57c23613651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e869898b5553d7dce0cea86c94ff67fc2a5a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3fbcec44974ba24493ac01c28d19dad93162953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66371b2728cc23355c1a303bfcb81cf6d2f1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4db32529e3631d506f2a42c8f55dba2da8237855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b477266cb700b9a4f92c539e635f9a05621456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fdbcb0741685dfcda7081ebad2268e9c0f31457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea7a3ba452c6d132eabc38bfd4385960f87eb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde67a3d7cdbd27e2f67f74ab008248ed4bc2bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48efc7a2ab22e057e36e4c06c46b4ec48a0bc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5976f84124ead325122d5a19990ae5752b02661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5675a4473b004ae745a0e47c6d316c2881bfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bfc41eca345afe6b7b98a2b8646c6b473159263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d8a5aec774e34ff8451d1e771a8f2e77c23e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb799b4e2c1b2c55c9d85497f9d97c5da6416f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e67631912e56a5f8c3464dd797b6e38290a56966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b23252b75b9d6dced52ede0036f9f17cb4748067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240f7feb616d7646eb922a85936d1d2e6b7f5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff46ecb3e268693ab7764b3deb91732615ecc2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8e5d655dad58d51f54e884b26be57dc8c8cdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db8dcb37e7754da02c3f73b716e6dc016f55371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686abccf4d9fbc9a885619791cde17506d606172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a7f1555081584c65d162481db41820d7cf5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d507e12665e3b481978913d38dd05aec4027874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391272c71b4baf7d2ed49bc6967cbec69fd2ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07cf2a9328ec7712c25352762e5ab28c07f8dd76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d95fec7cb93bfe7f3a96275d3f7bb931999e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7370510e0d04891a242f93c6a3da4453586478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae04eebb4585e23fa5e972658f6f2862cafc0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce60b432e3393305d6678fb91699015a3c436a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607efa8ec7ed263b9f851bbc68adb6ada21faa4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2703815a4118300f9f56d73c7e86fc6f0be5ef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b704c7c37634a44321fb5a623b7fc8dcce47383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b0de571cedf70e2a601e7eb2f103e558f2c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b42d0e080eae4cdf7c1eb3a487cf6ad4c7e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8d4eec38fd8aa42f0657cf9cc813e434b54086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd27224ba319953cc67b8528ab1b4f9dceb46587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb59d9677a6f9c3f3e468e4ef1fd7a27b193d3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed127be5ac917120ce9f7076369b138fe1895d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc3349c480d569cd800119edf68e019d8b63590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa365a35a0f9865a2a0c114627f7773e84814291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f95940f553b152b6b503596ed31c8979c6b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05ffda38bc82666f4f0b696fb6a1967f6d01093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c492bd9708875329f6e31130f5fb3ec043f0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c943434ce13605c4b4c14dd0a7ba74657eda0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6de325b34dc6e3b1b15071029ae8fab6f3b3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a556d3a4acc93b8ee2c5c1f719ba4c1264f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcac0a42e64783d58092f8b0502dc8c47713cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01049bee48982265ab7ff7c322742f63bf5b2c2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915877a4e8b232a1826d3b7c0350f933ddc739100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ff323bae5d1989e6f9b466112a0baf552c1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b68912955eca81d99dc84763eedbe017afe8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4988fab42db7599d88c5e1f98255d0997c737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a80914e4801e95317a152416cbdaacf33dd6c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3453ec0f3322dda62b9fc6aed0ddbe6f1111c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822caf63af4ce8e7a70e5478349e14c9e8731e9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df52afb74741ed420411cd5847494607a0b3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af784ffcfe5e5623f46f52b9bc5147a8d69d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03afc17d7ff70742e53b1426da7736a2291842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107dc6fd9ba7075d22136ee6963a907bddfc08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b5581b42dda2f956ab6a7d853d7c26258a4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf490996aebe16ed320a1ffbb1286a700904cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a59a87061acaec39fcf64b476a3c692e045c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f28c7e74f95bd62ecad9c97232e31ba962b1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428426a0265f43078439d6db08d5ace954088e5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ddd10721137ae8842d0a8e5b9d7cccdb880cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceabe918699573b961c92f2baa333843875efa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc064aeaf9c265272b2cea3fc5f77b022c5712a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde1c08e7accccb1beb41d3023dde2a18c633f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3888dd8fa2899af487005c0dd98d7ffe2b92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eddbc38e2623422722b3c7dc7dec1ae63db5e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b573cd75c94234e55d8e843180995b40bd44b4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ad4af9b774c25c06915474578c5c3f5ac797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73785d98ccbaee870de7dc6881df8c7558964d31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2568cc6b7520651456dc2150cbb4c25249047125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329306d2c56dab96337d3ec0b903f495859a1dab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1940dc24f153f4f4a685b1e6a24ce7d6b45b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43d9459f1f36d223b6729c27b86f719831b89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb5971d3bbc45855e5e83284ee545cbea93645129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229e8f4b2d1262558a63eef299ecafbca1494a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a54233e6b9b1e5a5f4a315e6139c97fe0c3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f89a5b297095ba05f80194938403222c0b06c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a58e8890d6bcdb60e1454a94b94a868cb1c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b3d2548226ef069470c62662dbba7c41cee04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f33220170f2b7404be39c36bb6d3fa7dce31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d4f988469cbe7a84784c75ca199a5d0b7ce8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2292a2b753880b6096b6a28499140b52c7ae137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94c653778fe673f430b26e1ed7d5456721c8f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398fbb8ec01d884220eb98b147b42966f19713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab99bf68d3f0f43ea0f02b453c3a37d667789140.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6898c936cc8814ad2a047fa89b5b283e81f2371.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fbbc9318bf508458e1f520e376c54b6ee542b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9048f2901be7cd5478239fed02c5ff3129d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aca8a8f4842a85a2dd2ef72e42490531a7fb334.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56f354d8a663bd755a6afaf5582a8bf511a685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511f551aa5bd25b61c2e637ce22696159905a016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12554514794bed492ab8246258ad57afd2336757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d2d55f43e6c7cd1f41fef1dd027f9acbc0128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1319aa14ad2272de21580f70d27f5c50dbf6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4574e52b58557568cbb61375ffc9b1278755f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162cb0f509f1c723af9247b4ec1ade1b97aa8aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd948964f863c17ed8c807d377f2ccaba0ea59de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e00f3621c8550c39797e4f7f703e778e3d456f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc61c2a6ff0569414b632184f3eae349523660814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a5347d7cfcf4d00cb81d9dc61ddacee687ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ffcd0a8b9e45fe969ddcaa80067d5be67b3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166afd839fb7d3b405634963470f95c20c5887017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0bb56aa3296369eda2fe11c9da4f3ed00b2b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1db379d254ef3c210014c96b9139e6a81de2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12373bcfe444a4bc026c9d5684f1ee9c29c645120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd19d000b428422060adbeef3c320ee3ef76ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7cf10fb8febafeeb890fe99e8ebf80e169f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f48032545505745a21744c57abbafd18dac6b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f38e864f0663cc113c1d7dbded9c85f2f8e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996ba0eb06b3e0d66ded6862a59fae0df85454225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66822975b540400d9716cbb05bbb8f9ce7e38c8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14380ad636827566f09e4dccf222607689b2c49727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eec3a4c8baca30a7aabbc8b71e9429275144f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0b8b60a847746efd33824d15d10e843142d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048de8e45e364f07025920e6f67cab64175221830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa42a7918a953fd0e1f8479d56aa03693138f1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090fc702af5b70b4ddd836e399e27d28b5cef1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932e0fd7e7ae9c4ecd927f13b66f6e0e08e1f6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc67768a29d894b2091ece8f8b68ac886f0caa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd1e864833a6531066ba2852e30373e2e05e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa662746274aeb4e4f3d698fdf23ea1b78e6bb0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f015e57d802cb562578924c9943b5768d16337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b654d7391cfd3033d2b5bc9e70a65e5a5c9e3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc54303065c69c9410768a27d29e9cc62f4272639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6167a274034459ab88023aef7dce9d3ed67d1b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803711abcb6a05fbc78207709ee667b362780ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203b0fcabb45768eaa2a0400c81d2260b2a01342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d482dad144155a9ade2e0ed0624e82c142ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae568a4cff34b63f4b23e55c1d323a4423402144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df16e7df4cdd697f12e2ddd4f5167cc0012ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c684bb560b2a4c6419b213d1f6884e77db68f6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b23fd2b3476968a47b20ba25ef99f540752c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5f277b9a77f3fd289c727040c98c12207329448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52740cad18acee46cab70047e51b2367d8b9fa9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a60fd72234132846c936886738fe9c73ae5b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270720b48b1c827a119a111f15b1ffcfa432dde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895400af93a2e54db58900a15a3b9649aad845d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f27fab2408edcb85bd82a90bdfd44026c783453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab244b868a3449676dd8932d50aef07e9fbfe3d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757895a1f0e628fe5adfb9421b69453c5d2afb2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a20cdc924df54f4f590bc08819bc96198ffc2856.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96611d06a04fd75dfb7b15f5a3ff7f5054cb7a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa3af749b1db2afba678f1bd5f7878a5e982d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeac0e0c16d7293403876b4fe10a4697eb5f1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42eb5a368e25a9fb77857d096fdfa59bdf8cce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a381bfe5e6ed90c434c96d71b0fd437c62ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0a2ae452138379dd07063ba9e92cc59953b9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c8e22c8e2cb373c666543c69306aecdc217c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09a9afe0e2bcd7ee6a55f1f92fac7a753d08c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b066c011da6fda55144f1f7b9e60ba9ca6c3d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02959a3bdff76cc008cef36a1303cb55b458cbc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127813dceb5d8b14152e34af67e24b70d966b3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d42763d9917e0cda84c54aaed281ed64b16468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d0983451b97902b0e00d9ad788cb4bd1d67de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebfaffde74397d8169f5bdf6ff51749272752570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f2cf5715511ce34b10507d6e21a60a256660971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8026e93b5b991ef9c4deb2f1a42923510fce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b16e8544921d8849e4be9d08147e18f52ceb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e385f6048015bfe0effec0975e9956cc39b97674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a07e8d8d74947c4bce8a8df0e961a78364536975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d60871422a686ce61b5915f4e6f418c6a823576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33b52f786a989a4bed19038ee14a68130e24ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb03b47278c88d198b198c88b8a72c49de55478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836613d5f501e15e85598536abd1fa1024d99f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e45613be15b6a7c939879ca371591b6bd2a15b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc17cb49f3dd50f9a5c3cd0e1be9f53bdddea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb0aeb07c768b735f65f5a2f54eb45207186082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf685ed52643b15b012baac79feeb5d13900ed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1df1a0c470a8634fa79ee1060f1d0c5b3b802384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b0e310acde1c8c6e2e2d8cac084f5d98485585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8371cf2a3a001b21a0ef055ed3c0ff969c99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1994e8f3dd078b2eef7211fc9187fafc8eaa2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90880b649097982211ae8afc52ac6268f8eead1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f938de563638b5aed4d7dbe363422acb7ec9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3a6c3ed5c7f215664f14fb3663b47b158cb6790.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3609,1550 +3312,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5419,1708 +3622,1152 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D141"/>
+  <dimension ref="A1:D91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D141" sqref="D141"/>
+      <selection activeCell="D91" sqref="D91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>143.9</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>51.25</v>
+        <v>48.25</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>28.0</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>30.0</v>
+        <v>24.45</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>26.15</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>24.45</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>21.8</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>19.8</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>12.7</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>12.3</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>11.4</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>11.0</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>10.7</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>10.5</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>10.4</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>10.3</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>10.2</v>
+        <v>9.55</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>10.2</v>
+        <v>9.35</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>10.0</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>9.7</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C23"/>
-      <c r="D23" s="1"/>
+      <c r="D23" s="1">
+        <v>8.6</v>
+      </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>9.4</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>9.35</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>9.2</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>9.0</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>9.0</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>8.7</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>8.6</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>6.6</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>8.6</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>8.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
-        <v>8.5</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
-        <v>6.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>8.4</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>8.4</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
-        <v>8.3</v>
+        <v>6.85</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>4.9</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
-        <v>8.2</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
-        <v>8.1</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>8.1</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C44"/>
       <c r="D44" s="1">
-        <v>8.1</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
-        <v>8.1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C46"/>
       <c r="D46" s="1">
-        <v>8.1</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
-        <v>8.0</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
-        <v>7.9</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
-        <v>7.8</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="55">
       <c r="A51" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
-        <v>7.7</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="55">
       <c r="A52" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
-        <v>7.6</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="55">
       <c r="A53" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
-        <v>7.5</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="55">
       <c r="A54" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C54"/>
       <c r="D54" s="1">
-        <v>7.5</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="55">
       <c r="A55" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C55"/>
       <c r="D55" s="1">
-        <v>7.3</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="55">
       <c r="A56" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C56"/>
       <c r="D56" s="1">
-        <v>7.2</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="55">
       <c r="A57" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C57"/>
       <c r="D57" s="1">
-        <v>7.0</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="55">
       <c r="A58" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C58"/>
       <c r="D58" s="1">
-        <v>6.9</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="55">
       <c r="A59" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C59"/>
       <c r="D59" s="1">
-        <v>6.7</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="55">
       <c r="A60" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C60"/>
       <c r="D60" s="1">
-        <v>5.45</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="55">
       <c r="A61" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C61"/>
       <c r="D61" s="1">
-        <v>4.6</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="1" ht="55">
       <c r="A62" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C62"/>
       <c r="D62" s="1">
-        <v>6.55</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="1" ht="55">
       <c r="A63" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C63"/>
       <c r="D63" s="1">
-        <v>6.5</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="1" ht="55">
       <c r="A64" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C64"/>
       <c r="D64" s="1">
-        <v>6.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="1" ht="55">
       <c r="A65" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C65"/>
       <c r="D65" s="1">
-        <v>6.5</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="1" ht="55">
       <c r="A66" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C66"/>
       <c r="D66" s="1">
-        <v>6.45</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="1" ht="55">
       <c r="A67" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C67"/>
       <c r="D67" s="1">
-        <v>6.4</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="1" ht="55">
       <c r="A68" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C68"/>
       <c r="D68" s="1">
-        <v>6.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="1" ht="55">
       <c r="A69" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C69"/>
       <c r="D69" s="1">
-        <v>6.2</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="1" ht="55">
       <c r="A70" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C70"/>
       <c r="D70" s="1">
-        <v>6.15</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="1" ht="55">
       <c r="A71" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C71"/>
       <c r="D71" s="1">
-        <v>6.0</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="1" ht="55">
       <c r="A72" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C72"/>
       <c r="D72" s="1">
-        <v>5.75</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="1" ht="55">
       <c r="A73" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C73"/>
       <c r="D73" s="1">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="1" ht="55">
       <c r="A74" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C74"/>
       <c r="D74" s="1">
-        <v>5.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="1" ht="55">
       <c r="A75" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C75"/>
       <c r="D75" s="1">
-        <v>5.1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="1" ht="55">
       <c r="A76" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C76"/>
       <c r="D76" s="1">
-        <v>4.95</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="1" ht="55">
       <c r="A77" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C77"/>
       <c r="D77" s="1">
-        <v>4.9</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="1" ht="55">
       <c r="A78" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C78"/>
       <c r="D78" s="1">
-        <v>4.85</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="1" ht="55">
       <c r="A79" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C79"/>
       <c r="D79" s="1">
-        <v>4.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="1" ht="55">
       <c r="A80" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C80"/>
       <c r="D80" s="1">
-        <v>4.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="1" ht="55">
       <c r="A81" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C81"/>
-      <c r="D81" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D81" s="1"/>
     </row>
     <row r="82" spans="1:4" customHeight="1" ht="55">
       <c r="A82" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C82"/>
       <c r="D82" s="1">
-        <v>4.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="1" ht="55">
       <c r="A83" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C83"/>
       <c r="D83" s="1">
-        <v>4.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="1" ht="55">
       <c r="A84" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C84"/>
       <c r="D84" s="1">
-        <v>4.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="1" ht="55">
       <c r="A85" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C85"/>
       <c r="D85" s="1">
-        <v>3.9</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="1" ht="55">
       <c r="A86" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C86"/>
       <c r="D86" s="1">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="1" ht="55">
       <c r="A87" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C87"/>
-      <c r="D87" s="1"/>
+      <c r="D87" s="1">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="88" spans="1:4" customHeight="1" ht="55">
       <c r="A88" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C88"/>
-      <c r="D88" s="1"/>
+      <c r="D88" s="1">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="89" spans="1:4" customHeight="1" ht="55">
       <c r="A89" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C89"/>
       <c r="D89" s="1">
-        <v>3.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="1" ht="55">
       <c r="A90" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C90"/>
       <c r="D90" s="1">
-        <v>3.5</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="1" ht="55">
       <c r="A91" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C91"/>
       <c r="D91" s="1">
-        <v>3.2</v>
-[...402 lines deleted...]
-      <c r="D126" s="1">
         <v>0.8</v>
       </c>
-    </row>
-[...156 lines deleted...]
-      <c r="D141" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">