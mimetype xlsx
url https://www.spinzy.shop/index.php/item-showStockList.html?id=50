--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -15,311 +15,323 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY4085YC7812</t>
   </si>
   <si>
     <t>YC7812</t>
   </si>
   <si>
+    <t>FY4085YC7791</t>
+  </si>
+  <si>
+    <t>YC7791</t>
+  </si>
+  <si>
+    <t>FY4085YC7797</t>
+  </si>
+  <si>
+    <t>YC7797</t>
+  </si>
+  <si>
+    <t>FY4085YC7808</t>
+  </si>
+  <si>
+    <t>YC7808</t>
+  </si>
+  <si>
+    <t>FY4085YC9781</t>
+  </si>
+  <si>
+    <t>YC9781</t>
+  </si>
+  <si>
+    <t>FY4085YC7811</t>
+  </si>
+  <si>
+    <t>YC7811</t>
+  </si>
+  <si>
+    <t>FY4085YCA883</t>
+  </si>
+  <si>
+    <t>YCA883</t>
+  </si>
+  <si>
+    <t>JH25110480</t>
+  </si>
+  <si>
+    <t>FY4085YCA885</t>
+  </si>
+  <si>
+    <t>YCA885</t>
+  </si>
+  <si>
+    <t>JH25110479</t>
+  </si>
+  <si>
+    <t>FY4085YC7803</t>
+  </si>
+  <si>
+    <t>YC7803</t>
+  </si>
+  <si>
+    <t>JH26030260</t>
+  </si>
+  <si>
+    <t>FY4085YC7800</t>
+  </si>
+  <si>
+    <t>YC7800</t>
+  </si>
+  <si>
+    <t>FY4085YC9783</t>
+  </si>
+  <si>
+    <t>YC9783</t>
+  </si>
+  <si>
+    <t>FY4085YC7805</t>
+  </si>
+  <si>
+    <t>YC7805</t>
+  </si>
+  <si>
+    <t>JH26010209</t>
+  </si>
+  <si>
+    <t>JH19110536</t>
+  </si>
+  <si>
+    <t>JH25060473a</t>
+  </si>
+  <si>
+    <t>FY4085YC7801</t>
+  </si>
+  <si>
+    <t>YC7801</t>
+  </si>
+  <si>
+    <t>FY4085YC9779</t>
+  </si>
+  <si>
+    <t>YC9779</t>
+  </si>
+  <si>
+    <t>JH26020282</t>
+  </si>
+  <si>
+    <t>FY4085YC9776</t>
+  </si>
+  <si>
+    <t>YC9776</t>
+  </si>
+  <si>
+    <t>FY4085YC7793</t>
+  </si>
+  <si>
+    <t>YC7793</t>
+  </si>
+  <si>
+    <t>FY4085YCG991</t>
+  </si>
+  <si>
+    <t>YCG991</t>
+  </si>
+  <si>
+    <t>FY4085YCA886</t>
+  </si>
+  <si>
+    <t>YCA886</t>
+  </si>
+  <si>
+    <t>FY4085YC7794</t>
+  </si>
+  <si>
+    <t>YC7794</t>
+  </si>
+  <si>
+    <t>FY4085YC7796</t>
+  </si>
+  <si>
+    <t>YC7796</t>
+  </si>
+  <si>
+    <t>FY4085YC7809</t>
+  </si>
+  <si>
+    <t>YC7809</t>
+  </si>
+  <si>
+    <t>FY4085YC7810</t>
+  </si>
+  <si>
+    <t>YC7810</t>
+  </si>
+  <si>
+    <t>FY4085YCA882</t>
+  </si>
+  <si>
+    <t>YCA882</t>
+  </si>
+  <si>
+    <t>FY4085YCA884</t>
+  </si>
+  <si>
+    <t>YCA884</t>
+  </si>
+  <si>
+    <t>FY4085YCA887</t>
+  </si>
+  <si>
+    <t>YCA887</t>
+  </si>
+  <si>
+    <t>FY4085YCA888</t>
+  </si>
+  <si>
+    <t>YCA888</t>
+  </si>
+  <si>
+    <t>FY4085YC9775</t>
+  </si>
+  <si>
+    <t>YC9775</t>
+  </si>
+  <si>
+    <t>FY4085YC9777</t>
+  </si>
+  <si>
+    <t>YC9777</t>
+  </si>
+  <si>
+    <t>FY4085YC9778</t>
+  </si>
+  <si>
+    <t>YC9778</t>
+  </si>
+  <si>
+    <t>FY4085YC9782</t>
+  </si>
+  <si>
+    <t>YC9782</t>
+  </si>
+  <si>
+    <t>FY4085YC9785</t>
+  </si>
+  <si>
+    <t>YC9785</t>
+  </si>
+  <si>
+    <t>JH22020458</t>
+  </si>
+  <si>
     <t>JH21020048</t>
   </si>
   <si>
-    <t>FY4085YC7811</t>
-[...76 lines deleted...]
-  <si>
     <t>JH23010172</t>
   </si>
   <si>
-    <t>FY4085YC7805</t>
-[...35 lines deleted...]
-    <t>YC9777</t>
+    <t>JH23120029</t>
+  </si>
+  <si>
+    <t>JH22100495</t>
   </si>
   <si>
     <t>JH25030068</t>
   </si>
   <si>
     <t>JH25060475a</t>
   </si>
   <si>
-    <t>FY4085YC7793</t>
-[...8 lines deleted...]
-    <t>YCA882</t>
+    <t>JH25110342</t>
   </si>
   <si>
     <t>FY4085YCG986</t>
   </si>
   <si>
     <t>YCG986</t>
   </si>
   <si>
-    <t>JH19110536</t>
-[...8 lines deleted...]
-    <t>JH22100495</t>
+    <t>FY4085YCG988</t>
+  </si>
+  <si>
+    <t>YCG988</t>
   </si>
   <si>
     <t>FY4085YCG989</t>
   </si>
   <si>
     <t>YCG989</t>
   </si>
   <si>
-    <t>FY4085YCG991</t>
-[...29 lines deleted...]
-    <t>JH22020458</t>
+    <t>FY4085YCG990</t>
+  </si>
+  <si>
+    <t>YCG990</t>
   </si>
   <si>
     <t>FY4085YC7798</t>
   </si>
   <si>
     <t>YC7798</t>
-  </si>
-[...37 lines deleted...]
-    <t>JH25110342</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -332,51 +344,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019c21bd8810d289534377ce766159f8d080121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19803e22187ab85229b1b73c640c0c1822a7972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b6a4ead198391cea3c132b7f81c2eea959f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17065b93d0cff8ac6db7919027612392973c2c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63989dc5e236ebe2ac73b7aa84689664c0fc5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1f78f49f750a01d51087db5f1952852e051c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ec4dfdd92a89f73dff06298d23af6d4947937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76662f6d8a2f8182d773296572ec38ef5d04da138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d6ddcfd877888e1eed503ac574403388aa6239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811b593f71dd9c13ec7c58d7ba598bda81d26310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928695980f8997f0d07274a450d44e5dd1994b9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57520e8667d63b2bd8a3f41af31729c02a2e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a942566bb8b7c8b07017ddef4e26db8bf69a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db7110114b779deeb352d5ca9eab48f740ace514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a19148c66487d47da58b16a9a125770dc97115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ede3aa31f493192d78e5c5cffba5bd17b0dde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd7b3623e337ea5e494a8e2138539ff1c10f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487c226297a8bd77a41c08ec29a9b46b6fd6fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a2f72c05c8f023a39dbcd9ddf04df192f35719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc9ecd9a124e09688eb07bf31e37cdb96a8b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c003757a0493e5ad29305748222c1d8bad3e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c2b5d0749253dc8b1d31b7e5ff698ae67c2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2148be572f5b602926aaec59d96748914e2b5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd66acb1fcf04117b9a12acf9c2033e045b95224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0172c75d155c044be1e4ccff4aeca7c29e4c0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385a083ba0bc9c09ea5ed411dcd25e8432dac7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c7c5480973e2447596c6f1c7aab9d9e6e1c3e27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743775c505f988e518ae634cc919fd251a77ebdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524cd4c13e2e04e8968e1bd58837ddd372bba2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc498d5dde56ddd175800ecd1abbb684e0552c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71131a3c70002872db5dffa70a4d20a63cdb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f3a528761986398db43194e072c6c3d36450432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715262b7e2dfa1b8f7983aa2c3657513ce947833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bca76dbd6466fef1af7dc9521a0e85923d4b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd444d9e68a8018a7e9314e2a4822258201a6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a34cdb0577c474fed628491ef5fe2b7d099a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c72a5329d0abba066518b8c6b8f80b44748c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205d3bd2e41f99650e12db2fa7a987ce11750c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d9e4075b0f0801c17f956533dee0b9071e8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4035854eac915577ef7a46d572ff8ecbc65e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cd43520706f8195748731b3600989ac72fda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e82bf09c6d2d7625d812f6bf59602566d44ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710c100c7a8d801f746d9b4d3c6fb11592ec9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f4cf56bda443208694a4e4dbeeb3e782379a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd400fa22728e370cad8773e308629610c104a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3eeb18fd7ba9dc9159467a00d757e7908ca4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1aff07316e902db2a804f868a7beae439269947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb493b8882dcab6506578eeaf77d60f753be7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8348528405ab43ba99295a771ebbb66998c7549.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019c21bd8810d289534377ce766159f8d080121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefb5bd5ab11ff316ca5212273b69d746a57c602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dc1589ff8f71a63773d6754969c1ea5f88c7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17065b93d0cff8ac6db7919027612392973c2c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1f78f49f750a01d51087db5f1952852e051c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b6a4ead198391cea3c132b7f81c2eea959f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d6ddcfd877888e1eed503ac574403388aa6237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928695980f8997f0d07274a450d44e5dd1994b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811b593f71dd9c13ec7c58d7ba598bda81d2639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57520e8667d63b2bd8a3f41af31729c02a2e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a942566bb8b7c8b07017ddef4e26db8bf69a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a19148c66487d47da58b16a9a125770dc97112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ec4dfdd92a89f73dff06298d23af6d49479313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd7b3623e337ea5e494a8e2138539ff1c10f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a2f72c05c8f023a39dbcd9ddf04df192f35715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd66acb1fcf04117b9a12acf9c2033e045b95216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea487fce93ac93cdd837385c436dc67d9e13717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710c100c7a8d801f746d9b4d3c6fb11592ec9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c2b5d0749253dc8b1d31b7e5ff698ae67c2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3eeb18fd7ba9dc9159467a00d757e7908ca4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ede3aa31f493192d78e5c5cffba5bd17b0dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3498307d34b7494b38694c4347336d59a66a3b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743775c505f988e518ae634cc919fd251a77ebdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd444d9e68a8018a7e9314e2a4822258201a6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324643e8e44150a0844bfb8469d750b830ca3b4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc9ecd9a124e09688eb07bf31e37cdb96a8b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb493b8882dcab6506578eeaf77d60f753be7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c003757a0493e5ad29305748222c1d8bad3e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f3a528761986398db43194e072c6c3d36450429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524cd4c13e2e04e8968e1bd58837ddd372bba2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205d3bd2e41f99650e12db2fa7a987ce11750c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76662f6d8a2f8182d773296572ec38ef5d04da1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e82bf09c6d2d7625d812f6bf59602566d44ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2148be572f5b602926aaec59d96748914e2b5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0172c75d155c044be1e4ccff4aeca7c29e4c0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63989dc5e236ebe2ac73b7aa84689664c0fc5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a34cdb0577c474fed628491ef5fe2b7d099a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d9e4075b0f0801c17f956533dee0b9071e8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4035854eac915577ef7a46d572ff8ecbc65e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19803e22187ab85229b1b73c640c0c1822a79740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487c226297a8bd77a41c08ec29a9b46b6fd6fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1aff07316e902db2a804f868a7beae439269942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715262b7e2dfa1b8f7983aa2c3657513ce947843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385a083ba0bc9c09ea5ed411dcd25e8432dac7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c7c5480973e2447596c6f1c7aab9d9e6e1c3e45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8348528405ab43ba99295a771ebbb66998c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d504a635301abc80e0572c5aec0c1110422e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f5ed434b4fce65ebdb140ac5cc090921a2b3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bca76dbd6466fef1af7dc9521a0e85923d4b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd400fa22728e370cad8773e308629610c104a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cd43520706f8195748731b3600989ac72fda51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1794,50 +1806,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2104,616 +2176,628 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D50" sqref="D50"/>
+      <selection activeCell="D52" sqref="D52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>110.35</v>
+        <v>475.95</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>445.29</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>25.66</v>
+        <v>30.17</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>19.51</v>
+        <v>16.31</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>15.73</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>15.73</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>14.95</v>
+        <v>10.88</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1"/>
+      <c r="D9" s="1">
+        <v>8.67</v>
+      </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>10.88</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>8.87</v>
+        <v>7.51</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>8.67</v>
+        <v>6.15</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>7.51</v>
+        <v>5.44</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>6.25</v>
+        <v>5.05</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1"/>
+      <c r="D15" s="1">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>5.44</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>5.39</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>4.0</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>4.0</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>3.3</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1"/>
+      <c r="D22" s="1">
+        <v>0.92</v>
+      </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>3.26</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C25"/>
-      <c r="D25" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1"/>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1"/>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1"/>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1"/>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1"/>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C31"/>
-      <c r="D31" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D31" s="1"/>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1"/>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C39"/>
-      <c r="D39" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D39" s="1"/>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1"/>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1"/>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C44"/>
-      <c r="D44" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D44" s="1"/>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1"/>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C46"/>
-      <c r="D46" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D46" s="1"/>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C47"/>
-      <c r="D47" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D47" s="1"/>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C48"/>
-      <c r="D48" s="1"/>
+      <c r="D48" s="1">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49"/>
-      <c r="D49" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D49" s="1"/>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1"/>
+    </row>
+    <row r="51" spans="1:4" customHeight="1" ht="55">
+      <c r="A51" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51" s="1"/>
+    </row>
+    <row r="52" spans="1:4" customHeight="1" ht="55">
+      <c r="A52" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">