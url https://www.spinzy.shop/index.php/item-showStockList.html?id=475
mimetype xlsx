--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -70,60 +70,60 @@
   <si>
     <t>FY5518YC8764</t>
   </si>
   <si>
     <t>YC8764</t>
   </si>
   <si>
     <t>FY5518YC8763</t>
   </si>
   <si>
     <t>YC8763</t>
   </si>
   <si>
     <t>FY5518YC8755</t>
   </si>
   <si>
     <t>YC8755</t>
   </si>
   <si>
     <t>FY5518YC8774</t>
   </si>
   <si>
     <t>YC8774</t>
   </si>
   <si>
+    <t>FY5518YC8775</t>
+  </si>
+  <si>
+    <t>YC8775</t>
+  </si>
+  <si>
     <t>FY5518YC8758</t>
   </si>
   <si>
     <t>YC8758</t>
-  </si>
-[...4 lines deleted...]
-    <t>YC8775</t>
   </si>
   <si>
     <t>FY5518YC8756</t>
   </si>
   <si>
     <t>YC8756</t>
   </si>
   <si>
     <t>FY5518YC8770</t>
   </si>
   <si>
     <t>YC8770</t>
   </si>
   <si>
     <t>JH18040385</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -151,51 +151,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca25e2347e984adcc392360b560a1b349157671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ca51864d662bbca11c1b9f0480ad80a1b1332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1956d74ca32f1b31eb8a8722a73a326239b5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9733c226989083c1ea874f5b2f4a51c85ef34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df7848fd0ba0b279b777cc65382d46cf056335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7796be5b0783333f1c5bd007852531f210583b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68caf9dea0f2cd5285d3ae936f0c7b0b14d3dcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb16b28361a008991e76b3e7f493adf3d0f5308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b83dbddaef3bceea97f5e58f62c7416973229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351bc0def60cce8686646ed5c7075794a14f7b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e854863432a3ae0640efa8e11733337c916cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317768507a208118e248585238febac1f88b39a12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca25e2347e984adcc392360b560a1b349157671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ca51864d662bbca11c1b9f0480ad80a1b1332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1956d74ca32f1b31eb8a8722a73a326239b5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9733c226989083c1ea874f5b2f4a51c85ef34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df7848fd0ba0b279b777cc65382d46cf056335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ff2f81da7c4b9ce6f70b42e3b4ee4b787bf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68caf9dea0f2cd5285d3ae936f0c7b0b14d3dcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b83dbddaef3bceea97f5e58f62c7416973228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb16b28361a008991e76b3e7f493adf3d0f5309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351bc0def60cce8686646ed5c7075794a14f7b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e854863432a3ae0640efa8e11733337c916cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317768507a208118e248585238febac1f88b39a12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -931,63 +931,63 @@
       <c r="D7" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>8.3</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>7.6</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>7.0</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>1.1</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>1.1</v>
       </c>