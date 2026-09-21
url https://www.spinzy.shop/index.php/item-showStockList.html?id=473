--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -51,72 +51,72 @@
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH24010212</t>
   </si>
   <si>
     <t>JH24040154</t>
   </si>
   <si>
     <t>JH24040156</t>
   </si>
   <si>
     <t>JH24040190</t>
   </si>
   <si>
     <t>JH24080001</t>
   </si>
   <si>
     <t>C24525YCA966</t>
   </si>
   <si>
     <t>YCA966</t>
   </si>
   <si>
+    <t>C24525YC0422</t>
+  </si>
+  <si>
+    <t>YC0422</t>
+  </si>
+  <si>
     <t>C24525YC0399</t>
   </si>
   <si>
     <t>YC0399</t>
   </si>
   <si>
     <t>C24525YCB002</t>
   </si>
   <si>
     <t>YCB002</t>
   </si>
   <si>
     <t>C24525YC0421</t>
   </si>
   <si>
     <t>YC0421</t>
-  </si>
-[...4 lines deleted...]
-    <t>YC0422</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -129,51 +129,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public1.public"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e45011cc6fa2e1fd56843b5ba28fa120e3f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcb753bd6a07230d16d33982b8bdfd859590bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34c408e3a7d39cf4c9ad178a7734f710f1c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae11ca879798158869b2dec2eb4368e55a54495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public6.public"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c5c10d71b7d62aad34ba989478fbfcdb5a697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cbf79c2f25ce6393e67381c4f41f79cd09cf98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e70e4655a1d5b8cd3c3dabb5826bb9b1af0c699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public10.public"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public1.public"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e45011cc6fa2e1fd56843b5ba28fa120e3f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcb753bd6a07230d16d33982b8bdfd859590bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34c408e3a7d39cf4c9ad178a7734f710f1c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae11ca879798158869b2dec2eb4368e55a54495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public6.public"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/public7.public"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c5c10d71b7d62aad34ba989478fbfcdb5a698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cbf79c2f25ce6393e67381c4f41f79cd09cf99.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e70e4655a1d5b8cd3c3dabb5826bb9b1af0c6910.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -321,51 +321,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="23812500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -411,51 +411,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="23812500"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -765,104 +765,102 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>17.4</v>
+        <v>10.28</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1"/>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1"/>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="1"/>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1"/>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>15</v>
       </c>