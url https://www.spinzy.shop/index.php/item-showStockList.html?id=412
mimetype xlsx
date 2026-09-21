--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -58,60 +58,60 @@
   <si>
     <t>CF0937YCD269</t>
   </si>
   <si>
     <t>YCD269</t>
   </si>
   <si>
     <t>CF0937YCD272</t>
   </si>
   <si>
     <t>YCD272</t>
   </si>
   <si>
     <t>CF0937YCD275</t>
   </si>
   <si>
     <t>YCD275</t>
   </si>
   <si>
     <t>CF0937YCD266</t>
   </si>
   <si>
     <t>YCD266</t>
   </si>
   <si>
+    <t>CF0937YCD273</t>
+  </si>
+  <si>
+    <t>YCD273</t>
+  </si>
+  <si>
     <t>CF0937YC0314</t>
   </si>
   <si>
     <t>YC0314</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCD273</t>
   </si>
   <si>
     <t>CF0937YCD268</t>
   </si>
   <si>
     <t>YCD268</t>
   </si>
   <si>
     <t>CF0937YCD270</t>
   </si>
   <si>
     <t>YCD270</t>
   </si>
   <si>
     <t>CF0937YCD274</t>
   </si>
   <si>
     <t>YCD274</t>
   </si>
   <si>
     <t>CF0937YCD265</t>
   </si>
   <si>
     <t>YCD265</t>
   </si>
@@ -166,51 +166,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933320282bd06ad6954f7d8d4a62520cf0090dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc730e33e5df197941ef13b23721c07b9307cd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f2513eab0bb79f05ed5d8b3de60689c505c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d99bea9562f9c3d15f3b988420cab86d731a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38cbf436ca37bd194c81e96d4f42140cf9fa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a7e01727b603d6973e870f2b12ced9c01f296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fa5bc372736b6443ef72c4d5d3b36ea4fda717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ed641cf50499c717111f8c18ef376096d8858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205264f9b9aaafd45600c3e7550e2fb5a119e199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0aa3273349b92b21f785af370bf3fa37fe85510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da4a0fe5c156986867b39c4b6a9b5af8f7b4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a61838176c089a533328009062a6261ba67512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1353c63db4df47fc9949cd97ec089d09f14e8aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41638b3b0fc8bf4964476d67f375bf8ea6469214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933320282bd06ad6954f7d8d4a62520cf0090dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc730e33e5df197941ef13b23721c07b9307cd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f2513eab0bb79f05ed5d8b3de60689c505c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d99bea9562f9c3d15f3b988420cab86d731a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38cbf436ca37bd194c81e96d4f42140cf9fa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fa5bc372736b6443ef72c4d5d3b36ea4fda716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a7e01727b603d6973e870f2b12ced9c01f297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ed641cf50499c717111f8c18ef376096d8858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205264f9b9aaafd45600c3e7550e2fb5a119e199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0aa3273349b92b21f785af370bf3fa37fe85510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da4a0fe5c156986867b39c4b6a9b5af8f7b4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a61838176c089a533328009062a6261ba67512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1353c63db4df47fc9949cd97ec089d09f14e8aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41638b3b0fc8bf4964476d67f375bf8ea6469214.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>