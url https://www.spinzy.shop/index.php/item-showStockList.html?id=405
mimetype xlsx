--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -40,63 +40,63 @@
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS2969YCC078</t>
   </si>
   <si>
     <t>YCC078</t>
   </si>
   <si>
     <t>CS2969YCC081</t>
   </si>
   <si>
     <t>YCC081</t>
   </si>
   <si>
+    <t>CS2969YC9875</t>
+  </si>
+  <si>
+    <t>YC9875</t>
+  </si>
+  <si>
+    <t>JH24080655</t>
+  </si>
+  <si>
     <t>CS2969YCC082</t>
   </si>
   <si>
     <t>YCC082</t>
-  </si>
-[...7 lines deleted...]
-    <t>JH24080655</t>
   </si>
   <si>
     <t>JH24080654</t>
   </si>
   <si>
     <t>CS2969YCC086</t>
   </si>
   <si>
     <t>YCC086</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -118,51 +118,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a8f9e34ac83506bd53d8ec3f3e638d8de1b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f08ebb8ecb9f46f9384989ea841abdda2702b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c045f4e0435080ca44d5d21ab9426b8067883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab8c775e0472f9bbb6cd9e2b6184ee7ebb8064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11bbac7c21ef584e4a08c6f2caeddb987572cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6085eb2fa43e2902768b722d40cfdd6b91a376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564d859ac2e95d913da111a3117a3fe7bdaf8f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a8f9e34ac83506bd53d8ec3f3e638d8de1b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f08ebb8ecb9f46f9384989ea841abdda2702b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab8c775e0472f9bbb6cd9e2b6184ee7ebb8063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11bbac7c21ef584e4a08c6f2caeddb987572cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c045f4e0435080ca44d5d21ab9426b8067885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6085eb2fa43e2902768b722d40cfdd6b91a376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564d859ac2e95d913da111a3117a3fe7bdaf8f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -688,75 +688,75 @@
       <c r="D2" s="1">
         <v>44.8</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>34.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>6.4</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>6.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>5.3</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>2.4</v>
       </c>