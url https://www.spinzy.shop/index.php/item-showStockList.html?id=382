--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -38,75 +38,75 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH22080185</t>
   </si>
   <si>
     <t>C58621YC7116</t>
   </si>
   <si>
     <t>YC7116</t>
   </si>
   <si>
+    <t>JL25050005</t>
+  </si>
+  <si>
     <t>C58621YC7442</t>
   </si>
   <si>
     <t>YC7442</t>
   </si>
   <si>
-    <t>JL25050005</t>
-[...1 lines deleted...]
-  <si>
     <t>C58621YC7317</t>
   </si>
   <si>
     <t>YC7317</t>
   </si>
   <si>
+    <t>C58621YC7445</t>
+  </si>
+  <si>
+    <t>YC7445</t>
+  </si>
+  <si>
     <t>C58621YC7343</t>
   </si>
   <si>
     <t>YC7343</t>
-  </si>
-[...4 lines deleted...]
-    <t>YC7445</t>
   </si>
   <si>
     <t>JH22080186</t>
   </si>
   <si>
     <t>JH20080239</t>
   </si>
   <si>
     <t>HS0168YC1854</t>
   </si>
   <si>
     <t>YC1854</t>
   </si>
   <si>
     <t>C58621YC7145</t>
   </si>
   <si>
     <t>YC7145</t>
   </si>
   <si>
     <t>JH20080240</t>
   </si>
 </sst>
 </file>
 
@@ -140,51 +140,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a83cdbcaed76efd763c73e16ccd8bd774dff31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290542a710e7e79145a0ddd4ed6fcf2c2dbda992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fd3f7eabb4a5a94e23b7fc6bb36b313be785c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab37579f07252c59821ae000e56520120c4774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb4ff4d4a235f6f0f0dc6f64a0370b377ec6695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43079dace255c995c7f944416ea6f50467233556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862dd3eb9627fda21d86a6c73097ec9f10356a07.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e93077f4f3920b06b29e055a499bf2f172b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61262d0346c8e3b5d1f636be61a209935f723f049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59470ad990f0089442546a38470fa627ca0cde4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d235c44d2d7b702f498d9ed0a3c46269490911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed56156836c99f9cb2a1c9587f87b7df440a58a12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a83cdbcaed76efd763c73e16ccd8bd774dff31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290542a710e7e79145a0ddd4ed6fcf2c2dbda992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab37579f07252c59821ae000e56520120c4773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fd3f7eabb4a5a94e23b7fc6bb36b313be785c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb4ff4d4a235f6f0f0dc6f64a0370b377ec6695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862dd3eb9627fda21d86a6c73097ec9f10356a06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43079dace255c995c7f944416ea6f50467233557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e93077f4f3920b06b29e055a499bf2f172b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61262d0346c8e3b5d1f636be61a209935f723f049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59470ad990f0089442546a38470fa627ca0cde4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d235c44d2d7b702f498d9ed0a3c46269490911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed56156836c99f9cb2a1c9587f87b7df440a58a12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -836,172 +836,170 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>38.0</v>
+        <v>36.85</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>26.4</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>22.46</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>22.2</v>
+        <v>19.46</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>21.92</v>
+        <v>17.27</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>13.6</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>12.9</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>12.39</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>11.9</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>8.28</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C12"/>
-      <c r="D12" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>