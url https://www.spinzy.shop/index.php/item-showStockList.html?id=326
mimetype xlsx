--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -92,168 +92,168 @@
   <si>
     <t>CF0860YCC17732</t>
   </si>
   <si>
     <t>YCC17732</t>
   </si>
   <si>
     <t>CF0860YCC17795</t>
   </si>
   <si>
     <t>YCC17795</t>
   </si>
   <si>
     <t>CF0860YCC17716</t>
   </si>
   <si>
     <t>YCC17716</t>
   </si>
   <si>
     <t>CF0860YCC17769</t>
   </si>
   <si>
     <t>YCC17769</t>
   </si>
   <si>
+    <t>CF0860YCC17752</t>
+  </si>
+  <si>
+    <t>YCC17752</t>
+  </si>
+  <si>
     <t>CF0860YCC17733</t>
   </si>
   <si>
     <t>YCC17733</t>
   </si>
   <si>
-    <t>CF0860YCC17752</t>
-[...2 lines deleted...]
-    <t>YCC17752</t>
+    <t>CF0860YCC17782</t>
+  </si>
+  <si>
+    <t>YCC17782</t>
   </si>
   <si>
     <t>CF0860YCC17759</t>
   </si>
   <si>
     <t>YCC17759</t>
   </si>
   <si>
-    <t>CF0860YCC17782</t>
-[...4 lines deleted...]
-  <si>
     <t>CF0860YCC17749</t>
   </si>
   <si>
     <t>YCC17749</t>
   </si>
   <si>
+    <t>CF0860YCC17787</t>
+  </si>
+  <si>
+    <t>YCC17787</t>
+  </si>
+  <si>
     <t>CF0860YCC17748</t>
   </si>
   <si>
     <t>YCC17748</t>
   </si>
   <si>
-    <t>CF0860YCC17787</t>
-[...4 lines deleted...]
-  <si>
     <t>CF0860YCC17791</t>
   </si>
   <si>
     <t>YCC17791</t>
   </si>
   <si>
     <t>CF0860YCC17743</t>
   </si>
   <si>
     <t>YCC17743</t>
   </si>
   <si>
     <t>CF0860YCC17731</t>
   </si>
   <si>
     <t>YCC17731</t>
   </si>
   <si>
     <t>CF0860YCC17747</t>
   </si>
   <si>
     <t>YCC17747</t>
   </si>
   <si>
+    <t>CF0860YCC17745</t>
+  </si>
+  <si>
+    <t>YCC17745</t>
+  </si>
+  <si>
+    <t>CF0860YCC17729</t>
+  </si>
+  <si>
+    <t>YCC17729</t>
+  </si>
+  <si>
+    <t>CF0860YCC17719</t>
+  </si>
+  <si>
+    <t>YCC17719</t>
+  </si>
+  <si>
+    <t>CF0860YCC17711</t>
+  </si>
+  <si>
+    <t>YCC17711</t>
+  </si>
+  <si>
+    <t>CF0860YCC17774</t>
+  </si>
+  <si>
+    <t>YCC17774</t>
+  </si>
+  <si>
+    <t>CF0860YCC1779</t>
+  </si>
+  <si>
+    <t>YCC1779</t>
+  </si>
+  <si>
     <t>CF0860YCC17738</t>
   </si>
   <si>
     <t>YCC17738</t>
   </si>
   <si>
-    <t>CF0860YCC17745</t>
-[...32 lines deleted...]
-    <t>YCC1779</t>
+    <t>CF0860YCC17757</t>
+  </si>
+  <si>
+    <t>YCC17757</t>
   </si>
   <si>
     <t>CF0860YCC17739</t>
   </si>
   <si>
     <t>YCC17739</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCC17757</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -266,51 +266,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e805f05323a3e7a091b953de2bebd6d05e81451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b0920d8abf8c2301a797d6e19fe0a7bc753e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bee58c4f24f7c4c9fc516e759fac9e22132c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844eeb513e60b03182a2e15dd1e319aa0762a664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b13acd183c7841ee4f09a7dd2ef53df6c8135.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27df537f285ccfb8780a7e90f1671bc03991b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166cf6ba0b34fcfe6c7b3c8d1779b6ea36eb197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e50a3d2385005f3af09308520c6f94ef92168.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91326e78560affe4dff739b608d16e1ec502a079.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb641ad832b91aa858baadaef4e2c8a3e88bc110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112a38889ae1099cfa50654a5fff8fbf549632411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e9714cc3e5c8f7083acd13696f4d43bd3de7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96658cf3e590db198d7705a5f6002aee7de0e8b13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0c56080ea7319a72561b50621824dc57a43b14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10af7be3ea6bcaa89b71a291111d7524924a96d15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b3aaa8c5487f661f9863bef6d4a5f932efc616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d914c038b3dd1a2b8210c315389daa165adfa2117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaa69227279e27f1264db7136d10eff43072fb18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ca742c59ece1e26be0d29d4f968250b091b819.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b2a58c8a623a3b7fa720192d021ca3fa45a2c20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c10b008ce3ac530ca604886cdec658ee3d1c221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c74dcd70544cd73dd5e86eac96cbb5cbd6408c22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732882f1d31261faacb52a1dbd5369a3c5174aa23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bff1982841f022b8ad859f46166dbc3bd3adf824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ac299d4fac4d05be80dcbbf407968147609425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142b03cb39b41be6dd40bf9469a657884e912426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e29553582689df62995a492eec7058ad79fe5727.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b3edbc190fd677a06d4961cdf2ac680dc5c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ab19bb19eda78445fd02e5f7d48a388e902029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1104c415b28936a441a0d8169edcde61e8ecc30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ab783c9de271eec32c195846da4d5147da9c31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2138c1ba5b2cd2b1059853889c80654d7d3d39c32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea488ebb0b99a18cc3374d20c24e396b3e5d233.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e805f05323a3e7a091b953de2bebd6d05e81451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b0920d8abf8c2301a797d6e19fe0a7bc753e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bee58c4f24f7c4c9fc516e759fac9e22132c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844eeb513e60b03182a2e15dd1e319aa0762a664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b13acd183c7841ee4f09a7dd2ef53df6c8135.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27df537f285ccfb8780a7e90f1671bc03991b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166cf6ba0b34fcfe6c7b3c8d1779b6ea36eb197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e50a3d2385005f3af09308520c6f94ef92168.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91326e78560affe4dff739b608d16e1ec502a079.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb641ad832b91aa858baadaef4e2c8a3e88bc110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112a38889ae1099cfa50654a5fff8fbf549632411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e9714cc3e5c8f7083acd13696f4d43bd3de7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96658cf3e590db198d7705a5f6002aee7de0e8b13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10af7be3ea6bcaa89b71a291111d7524924a96d14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0c56080ea7319a72561b50621824dc57a43b15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d914c038b3dd1a2b8210c315389daa165adfa2116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b3aaa8c5487f661f9863bef6d4a5f932efc617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaa69227279e27f1264db7136d10eff43072fb18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b2a58c8a623a3b7fa720192d021ca3fa45a2c19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ca742c59ece1e26be0d29d4f968250b091b820.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c10b008ce3ac530ca604886cdec658ee3d1c221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c74dcd70544cd73dd5e86eac96cbb5cbd6408c22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732882f1d31261faacb52a1dbd5369a3c5174aa23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bff1982841f022b8ad859f46166dbc3bd3adf824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142b03cb39b41be6dd40bf9469a657884e912425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e29553582689df62995a492eec7058ad79fe5726.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b3edbc190fd677a06d4961cdf2ac680dc5c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ab19bb19eda78445fd02e5f7d48a388e902028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1104c415b28936a441a0d8169edcde61e8ecc29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ab783c9de271eec32c195846da4d5147da9c30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ac299d4fac4d05be80dcbbf407968147609431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea488ebb0b99a18cc3374d20c24e396b3e5d232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2138c1ba5b2cd2b1059853889c80654d7d3d39c33.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1879,145 +1879,145 @@
       <c r="C24"/>
       <c r="D24" s="1">
         <v>0.9</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
         <v>0.85</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C26"/>
-      <c r="D26" s="1"/>
+      <c r="D26" s="1">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C33"/>
-      <c r="D33" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1"/>
+      <c r="D34" s="1">
+        <v>0.4</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">